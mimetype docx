--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -214,403 +214,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myco3C : Identifier et limiter les risques de mycotoxines dans les céréales produites, stockées et transformées en circuit court</w:t>
+                <w:t xml:space="preserve">Fate of Mycotoxins in Local-Race Populations of Maize Collected in the Southwest of France, from the Field to the Flour and Meal in Organic Farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art18⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture15101064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383209v1</w:t>
+                <w:t xml:space="preserve">hal-05072897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stocker les grains en consommant moins d’énergie : et si le passé éclairait le futur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myco3C : Identifier et limiter les risques de mycotoxines dans les céréales produites, stockées et transformées en circuit court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vindras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Valduriez</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Desclaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guillaume</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.242-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098969v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Mycotoxins in Local-Race Populations of Maize Collected in the Southwest of France, from the Field to the Flour and Meal in Organic Farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stocker les grains en consommant moins d’énergie : et si le passé éclairait le futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, En ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072897v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticidal Properties and Chemical Characterization of Laurus nobilis L. Essential Oils from Two Regions of Morocco against Callosobruchus maculatus (Coleoptera: Bruchinae)</w:t>
               </w:r>
@@ -724,286 +724,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point d’étape sur les expérimentations archéologiques d’ensilage en Roussillon</w:t>
+                <w:t xml:space="preserve">Expérimentation archéologique de stockage de grains en silo souterrain. Méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Yebdri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Wibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Wibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48-2, pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14eas⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04594222v1</w:t>
+                <w:t xml:space="preserve">hal-05197845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation archéologique de stockage de grains en silo souterrain. Méthodologie et premiers résultats</w:t>
+                <w:t xml:space="preserve">Point d’étape sur les expérimentations archéologiques d’ensilage en Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Wibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2023), pp.147-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14eas⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05197845v1</w:t>
+                <w:t xml:space="preserve">halshs-04594222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Ammoides pusila Essential Oil into Mesoporous Silica Particles for the Enhancement of Their Activity against Fusarium avenaceum and Its Enniatins Production</w:t>
               </w:r>
@@ -1117,442 +1117,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Fusarium acuminatum: A Potential Enniatins Producer in Tunisian Wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Outcrossing in Agaricus bisporus Revealed a Major and Unexpected Involvement of Airborne Mycelium Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheib Oueslati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+                <w:t xml:space="preserve">Banafsheh Jalalzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (5), pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8050458⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8121278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663480v1</w:t>
+                <w:t xml:space="preserve">hal-03932586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensilage expérimental en Roussillon. Approche croisée de l'archéologie et de la biologie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Ros</w:t>
+                <w:t xml:space="preserve">Characterization of Fusarium acuminatum: A Potential Enniatins Producer in Tunisian Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8050458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932541v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Outcrossing in Agaricus bisporus Revealed a Major and Unexpected Involvement of Airborne Mycelium Fragments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barroso</w:t>
+                <w:t xml:space="preserve">Ensilage expérimental en Roussillon. Approche croisée de l'archéologie et de la biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yebdri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors série 6, pp.178-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932586v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammoides pusilla Essential Oil: A Potent Inhibitor of the Growth of Fusarium avenaceum and Its Enniatin Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,51 +1668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1748,736 +1748,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fusarium tricinctum and Fusarium avenaceum mitochondrial genomes is driven by mobility of introns and of a new type of palindromic microsatellite repeats</w:t>
+                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ponts</w:t>
+                <w:t xml:space="preserve">Daniel Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gautier</w:t>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Dulce Salmones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+                <w:t xml:space="preserve">Carlos Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), 16 p. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6770-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12060366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313703v1</w:t>
+                <w:t xml:space="preserve">hal-02793859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by fusarium verticillioides</w:t>
+                <w:t xml:space="preserve">Evolution of Fusarium tricinctum and Fusarium avenaceum mitochondrial genomes is driven by mobility of introns and of a new type of palindromic microsatellite repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Merel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
+                <w:t xml:space="preserve">Charlotte Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulce Salmones</w:t>
+                <w:t xml:space="preserve">Jérôme Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ortega</w:t>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1-19. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12060366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6770-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793859v1</w:t>
+                <w:t xml:space="preserve">hal-03313703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic fermentation prior to pasteurization produces a selective substrate for cultivation of the mushroom Pleurotus pulmonarius</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using mushroom-forming fungi in preventing and reducing mycotoxins in cereal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règulo Carlos Llarena-Hernandez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/1780-4507.18106⟩</w:t>
+              <w:t xml:space="preserve">Scientia Fungorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33885/sf.2019.49.1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629322v1</w:t>
+                <w:t xml:space="preserve">hal-02624879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming to protect maize from Fusarium verticillioides and its fumonisin accumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerobic fermentation prior to pasteurization produces a selective substrate for cultivation of the mushroom Pleurotus pulmonarius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règulo Carlos Llarena-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alonso-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Hernández-Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalino J. López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Aguado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Aguilar</w:t>
+                <w:t xml:space="preserve">Joaquín Murguía González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.9142⟩</w:t>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (3), pp.165-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/1780-4507.18106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155923v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using mushroom-forming fungi in preventing and reducing mycotoxins in cereal products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priming to protect maize from Fusarium verticillioides and its fumonisin accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Fungorum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (1), pp.64-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33885/sf.2019.49.1256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624879v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast and bacteria from ensiled high moisture maize grains as potential mitigation agents of fumonisin B 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,51 +2541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic linkage map of the medicinal mushroom Agaricus subrufescens reveals highly conserved macrosynteny with the congeneric species Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Rocha de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,51 +2688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spore behaviors reveal a category of mating-competent infertile heterokaryons in the offspring of the medicinal fungus Agaricus subrufescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Rocha de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,265 +2920,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intraspecific variability of mitochondrial genes of Agaricus bisporus reveals an extensive group I intron mobility combined with low nucleotide substitution rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Banafsheh Jalalzadeh</w:t>
+                <w:t xml:space="preserve">Des microorganismes capables de dégrader les mycotoxines : de nouveaux levains pour garantir la qualité sanitaire d’aliments à base de céréales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idy Carras Sare</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Richard Forget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00294-014-0448-8⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.462199911841363E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630313v1</w:t>
+                <w:t xml:space="preserve">hal-02630650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des microorganismes capables de dégrader les mycotoxines : de nouveaux levains pour garantir la qualité sanitaire d’aliments à base de céréales ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ccori Martinez Tuppia</w:t>
+                <w:t xml:space="preserve">The intraspecific variability of mitochondrial genes of Agaricus bisporus reveals an extensive group I intron mobility combined with low nucleotide substitution rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banafsheh Jalalzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idy Carras Sare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Férandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Richard Forget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Farsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.35-44. </w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (1), pp.87-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.462199911841363E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00294-014-0448-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630650v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected wild strains of Agaricus bisporus produce high yields of mushrooms at 25 °C</w:t>
               </w:r>
@@ -3506,77 +3506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first set of expressed sequence tags (EST) from the medicinal mushroom Agaricus subrufescens delivers resource for gene discovery and marker development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Férandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3731,51 +3731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the ability of Agaricus bisporus var. burnettii to produce mushrooms at high temperature (25°C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,498 +3855,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of European wild strains of Agaricus subrufescens for productivity and quality on wheat straw based compost</w:t>
+                <w:t xml:space="preserve">Valorization of solid olive mill wastes by cultivation of a local strain of edible mushrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulo Carlos Llarena-Hernández</w:t>
+                <w:t xml:space="preserve">Malika Mansour-Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle L Largeteau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Chavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (7), pp.1243-1253. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 336 (8), pp.407-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11274-013-1287-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069405v1</w:t>
+                <w:t xml:space="preserve">hal-02647295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of solid olive mill wastes by cultivation of a local strain of edible mushrooms</w:t>
+                <w:t xml:space="preserve">Potential of European wild strains of Agaricus subrufescens for productivity and quality on wheat straw based compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Mansour-Benamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">Régulo Carlos Llarena-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Chavant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle L Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 336 (8), pp.407-415. </w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (7), pp.1243-1253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2013.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11274-013-1287-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647295v1</w:t>
+                <w:t xml:space="preserve">hal-02069405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la méthanisation des fumiers équins et valorisation du digestat en substrat de culture des champignons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological resources and breeding for improvements in the production of the button mushroom in small-scale farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the World Society for Mushroom Biology and Mushroom Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652469v1</w:t>
+                <w:t xml:space="preserve">hal-02642285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological resources and breeding for improvements in the production of the button mushroom in small-scale farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise de la méthanisation des fumiers équins et valorisation du digestat en substrat de culture des champignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Society for Mushroom Biology and Mushroom Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kdr8-hc56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642285v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of Agaricus subrufescens strains at low temperature by using cultures on sorghum grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,51 +4527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymorphic microsatellite markers issued from pyrosequencing technology for the medicinal mushroom Agaricus subrufescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 334 (2), pp.119-126. </w:t>
@@ -4661,51 +4661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between yield components and partial resistance to Lecanicillium fungicola in the button mushroom, Agaricus bisporus, assessed by quantitative trait locus mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics to dissect the fungal fungal interaction between Lecanicillium verticillium and the white button mushroom Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,51 +4907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait locus mapping of yield-related components and oligogenic control of the cap color of the button mushroom, Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,944 +5018,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative genetics to dissect the fungal-fungal interaction between &amp;lt;em&amp;gt;Lecanicillium verticillium&amp;lt;/em&amp;gt; and the white button mushroom&amp;lt;em&amp;gt; Agaricus bisporus&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Comparative linkage mapping in the white button mushroom Agaricus bisporus provides foundation for breeding management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Broly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.02.017⟩</w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-010-0325-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646777v1</w:t>
+                <w:t xml:space="preserve">hal-02648613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in the ability of Agaricus bisporus wild isolates to fruit at high temperature (25 degrees C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria del Pilar Navarro Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (11), pp.1186 - 1195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of edible mushrooms in forests: trends in development of a mycosilviculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative genetics to dissect the fungal-fungal interaction between &amp;lt;em&amp;gt;Lecanicillium verticillium&amp;lt;/em&amp;gt; and the white button mushroom&amp;lt;em&amp;gt; Agaricus bisporus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-010-3022-4⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (4-5), pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645522v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Characterization of the Biomass of an Edible Medicinal Mushroom, Agaricus subrufescens, via Solid-State 13 C NMR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of edible mushrooms in forests: trends in development of a mycosilviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (4), pp.971-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-010-3022-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf2017622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02069367v1</w:t>
+                <w:t xml:space="preserve">hal-02645522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative linkage mapping in the white button mushroom Agaricus bisporus provides foundation for breeding management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Devesse</w:t>
+                <w:t xml:space="preserve">Chemical Characterization of the Biomass of an Edible Medicinal Mushroom, Agaricus subrufescens, via Solid-State 13 C NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Peter-Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Broly</w:t>
+                <w:t xml:space="preserve">Carlos Llarena-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00294-010-0325-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (16), pp.8939-8943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2017622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648613v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded genetic linkage map of an intervarietal Agaricus bisporus var. bisporus x A. bisporus var. burnettii hybrid based on AFLP, SSR and CAPS markers sheds light on the recombination behaviour of the species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Monllor</w:t>
+                <w:t xml:space="preserve">Microbially induced diseases of Agaricus bisporus: biochemical mechanisms and impact on commercial mushroom production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (1), pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-010-2445-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666269v1</w:t>
+                <w:t xml:space="preserve">hal-02664377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbially induced diseases of Agaricus bisporus: biochemical mechanisms and impact on commercial mushroom production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
+                <w:t xml:space="preserve">An expanded genetic linkage map of an intervarietal Agaricus bisporus var. bisporus x A. bisporus var. burnettii hybrid based on AFLP, SSR and CAPS markers sheds light on the recombination behaviour of the species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monllor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 86 (1), pp.63-73. </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (3), pp.226-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-010-2445-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664377v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel microsatellite markers suitable for genetic studies in the white button mushroom Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,1344 +6021,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verticillium fungicola var. fungicola : comparison of some Mexican and French isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical-scavenging properties of extracts from the white button mushroom, Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Largeteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Micologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (6), pp.970-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.3175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656957v1</w:t>
+                <w:t xml:space="preserve">hal-02656583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the fungal pathogen Verticillium fungicola on fruiting initiation of its host, Agaricus bisporus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
+                <w:t xml:space="preserve">Role of Bacillus spp. in antagonism between Pleurotus ostreatus and Trichoderma harzianum in heat-treated wheat-straw substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Velazquez-Cedeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Farnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycres.2008.01.018⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (15), pp.6966-6973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658045v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Bacillus spp. in antagonism between Pleurotus ostreatus and Trichoderma harzianum in heat-treated wheat-straw substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Mata</w:t>
+                <w:t xml:space="preserve">Verticillium fungicola var. fungicola : comparison of some Mexican and French isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Mexicana de Micologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.35-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659593v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation du marc de café brut par la culture d'une souche locale de Pleurotus Ostreatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mansour-Benamar</w:t>
+                <w:t xml:space="preserve">Effect of the fungal pathogen Verticillium fungicola on fruiting initiation of its host, Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sciences, Technologies et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (7), pp.825-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycres.2008.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665597v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical-scavenging properties of extracts from the white button mushroom, Agaricus bisporus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation du marc de café brut par la culture d'une souche locale de Pleurotus Ostreatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansour-Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lebsir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Sciences, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.102-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656583v1</w:t>
+                <w:t xml:space="preserve">hal-02665597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxyde concentration measured in cultivation substrates during growth and fruiting of the mushrooms Agaricus bisporus and Pleutorus spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific interactions with Trichoderma longibrachiatum induce Pleurotus ostreatus defence reactions based on the production of laccase isozymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnyye Velazquez-Cedeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Billette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2854⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (10), pp.1583-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10529-007-9445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656971v1</w:t>
+                <w:t xml:space="preserve">hal-02662650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions with Trichoderma longibrachiatum induce Pleurotus ostreatus defence reactions based on the production of laccase isozymes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Hydrogen peroxyde concentration measured in cultivation substrates during growth and fruiting of the mushrooms Agaricus bisporus and Pleutorus spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Salmones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29 (10), pp.1583-1590. </w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (7), pp.1337-1344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10529-007-9445-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662650v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio preliminar de la microflora bacteriana termotolerante de la pulpa de café y la paja de trigo con potencial de inhibicion contra Trichoderma viride en el cultivo de Pleutorus spp.</w:t>
+                <w:t xml:space="preserve">Estudio preliminar de la microflora bacteriana termotolerante de la pulpa de café y la paja de trigo con potencial de inhibicion contra Trichoderma viride en el cultivo de Pleutorus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnyye Velasquez-Cedeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Farnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Mexicana de Micologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 22, pp.33-39</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 22, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33885/sf.2006.3.968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verticillium fungicola var. fungicola affects Agaricus bisporus cultivation in Mexico</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Hydrogen peroxide concentrations detected in Agaricus bisporus sporocarps and relation with their susceptibility to the pathogen Verticillium fungicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Largeteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 236, pp.191-196</w:t>
+              <w:t xml:space="preserve">, 2004, 237 (2), pp.311-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677727v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide concentrations detected in Agaricus bisporus sporocarps and relation with their susceptibility to the pathogen Verticillium fungicola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verticillium fungicola var. fungicola affects Agaricus bisporus cultivation in Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. Largeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 237 (2), pp.311-315</w:t>
+              <w:t xml:space="preserve">, 2004, 236, pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670587v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and physiological variation in isolates of Verticillium fungicola causing dry bubble disease of the cultivated button mushroom, Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Juarez del Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Largeteau-Mamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Regnault-Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 106 (10), pp.1163-1170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductions in the incidence of Trichoderma spp. using substrate supplementation with peat and an alternative spawn during cultivation of Lentinula edodes on pasteurised wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (8-9), pp.515-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7368,1864 +7377,1864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of underground silo storage on long-term grain preservation: 10 years of experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the International Work Group for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Groningue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05185270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulds and mycotoxins along the cereal value chain: from plant health to human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health International Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille, UMRT-1158 BioEcoAgro, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An essential oil in mesoporous silica particles for inhibiting the production of mycotoxins by a phytopathogenous fungus, Fusarium avenaceum</w:t>
+                <w:t xml:space="preserve">Encapsulated essential oils in Mesoporous silica nanoparticles to control Fusarium avenaceum and its production of enniatins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheib Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Microbiology Day 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12. International Congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPP and SFP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593685v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques pour identifier et limiter les risques mycotoxines dans les céréales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">An essential oil in mesoporous silica particles for inhibiting the production of mycotoxins by a phytopathogenous fungus, Fusarium avenaceum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bionnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed M. Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73èmes Journées Techniques des Industries de céréales (JTIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Auxerre, France</w:t>
+              <w:t xml:space="preserve">4. Microbiology Day 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673908v1</w:t>
+                <w:t xml:space="preserve">hal-04593685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques du champ à l'assiette pour limiter le risque mycotoxines avec des céréales anciennes en Agriculture Biologique et en circuit court.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau FUSATOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, UR1264 MycSA, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated essential oils in Mesoporous silica nanoparticles to control Fusarium avenaceum and its production of enniatins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Souheib Oueslati</w:t>
+                <w:t xml:space="preserve">Bonnes pratiques pour identifier et limiter les risques mycotoxines dans les céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPP and SFP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">73èmes Journées Techniques des Industries de céréales (JTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594202v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de stockage confiné. L’exemple des silos expérimentaux d’Alénya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yebdri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International congress of experimental archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground silo storage and its effects on long-term grain preservation: a new archaeological and archaeobotanical experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Yebdri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Conference of the International Work Group for Palaeoethnobotany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxins throughout the life cycle of a wheat grain. A case study of organic farming with on-farm storage and processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RMT Al-Chimie, Contaminations Chimiques de la Chaîne Alimentaire, cible les mycotoxines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Donnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Mycotoxines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental archaeology reveals potential health risk in ancient populations due to storage mycotoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’ensilage souterrain sur la conservation des grains à long terme : approche archéologique et archéobotanique expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yebdri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Mycotoxin Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Münster, Germany</w:t>
+              <w:t xml:space="preserve">14. Rencontres d’archéobotanique de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03727936v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’ensilage souterrain sur la conservation des grains à long terme : approche archéologique et archéobotanique expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental archaeology reveals potential health risk in ancient populations due to storage mycotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Yebdri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres d’archéobotanique de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">42. Mycotoxin Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03727818v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03727936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mycotoxines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels nouveaux risques de contaminations (chimiques) des aliments avec l’évolution du climat et des pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Alimentation Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins and fusaric acid by Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mycotoxines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des farines céréalières des marchés d’Abidjan : mycoflore et mycotoxines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc K. Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Mycotoxines (Mycotox)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Jan 2018, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La première carte génétique à haute densité de Fusarium graminearum, construite à partir de données de génotypage haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Palaiokostas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9257,113 +9266,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jean Chevaugeon 2016. 11. Rencontres de Phytopathologie-Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corn grain ensiling is a process conducive to fumonisin B1 degradation: which microbial consortia are responsible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,958 +9391,932 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotraitement des grains pour amoindrir le risque mycotoxique: cas de la fumonisine B1 dans l’ensilage de maïs grain humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mycotoxines (Mycotox)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Mycologie et Sécurité des Aliments (1264)., Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spawn cryopreservation of Pleurotus pulmonarius and Lentinula edodes strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Pérez Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress of Science and Cultivation of Edible and Medicinal Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Mushroom Science (ISMS). INT., May 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome evolution during moist corn grain silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiomes: system biology of host-microbiome interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Pulstuck, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spawn cryopreservation of Agaricus bisporus and A. subrufescens strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Pérez Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Salmones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Society for Mushroom Biology and Mushroom Products (WSMBMP). INT., Nov 2014, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in the production of bioactive molecules from Agaricus mushrooms using biological resources and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal crops (Plants &amp; Mushrooms) : challenges and prospects for sustainable development in small farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of casing in production of the edible and medicinal mushroom Agaricus subrufescens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural biodiversity and molecular genetics for breeding Agaricus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the international society for mushroom science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">International school of advanced studies ISASMBB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748687v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivation of medicinal almond mushrooms Agaricus subrufescens, in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of casing in production of the edible and medicinal mushroom Agaricus subrufescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Alejandro Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school of advanced studies ISASMBB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Pitesti, Romania</w:t>
+              <w:t xml:space="preserve">18. Congress of the international society for mushroom science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745334v1</w:t>
+                <w:t xml:space="preserve">hal-02748687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in the production of the medicinal mushroom, Agaricus subrufescens, using biological resources and breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Cultivation of medicinal almond mushrooms Agaricus subrufescens, in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulo Carlos Llarena Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Largeteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the international society for mushroom science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">International school of advanced studies ISASMBB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747832v1</w:t>
+                <w:t xml:space="preserve">hal-02745334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major diseases affecting the button mushroom Agaricus Bisporus during commercial production and investigations for their biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10349,3492 +10332,3518 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International school of advanced studies ISASMBB 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural biodiversity and molecular genetics for breeding Agaricus sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements in the production of the medicinal mushroom, Agaricus subrufescens, using biological resources and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulo Carlos Llarena Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school of advanced studies ISASMBB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2012, Pitesti, Romania</w:t>
+              <w:t xml:space="preserve">18. Congress of the international society for mushroom science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744702v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agaricus bisporus cultivars: hidden diversity beyond apparent uniformity ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Origin of laccase gene structural diversity in edible mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Billette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748163v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of laccase gene structural diversity in edible mushrooms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Agaricus bisporus cultivars: hidden diversity beyond apparent uniformity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749972v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL for resistance to Trichoderma lytic enzymes and metabolites in Agaricus bisporus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Changes in antioxidant activities and compounds during cultivation of shiitake ( Lentinula edodes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Henri-Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Merillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748677v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor&amp;quot; method of composting and genetic breeding of the strains to improve yield and quality of the almond mushroom Agaricus subrufescens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pardo-Gimenez</w:t>
+                <w:t xml:space="preserve">QTL for resistance to Trichoderma lytic enzymes and metabolites in Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749767v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in antioxidant activities and compounds during cultivation of shiitake ( Lentinula edodes)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor&amp;quot; method of composting and genetic breeding of the strains to improve yield and quality of the almond mushroom Agaricus subrufescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Henri-Vitrac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Minvielle</w:t>
+                <w:t xml:space="preserve">Diego C. Zied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Merillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Pardo-Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Pardo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749501v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic variability in cultivars and wild strains of Agaricus brasiliensis and Agaricus subrufescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulo Carlos Llarena Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Farnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Regnault-Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomethane digestate from horse manure, a new waste usable in compost for growing the button mushroom , Agaricus bisporus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vedier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rousseaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcrossing via the Buller phenomenon in a substrate simultaneously inoculated with spores and mycelium of Agaricus bisporus creates variability for agrnomic traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive oxygen species and the strategy of antioxidant defence in mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754569v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of European populations of Agaricus bisporus to Trichoderma metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcrossing via the Buller phenomenon in a substrate simultaneously inoculated with spores and mycelium of Agaricus bisporus creates variability for agrnomic traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Imbernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752112v1</w:t>
+                <w:t xml:space="preserve">hal-02754569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcrossing via the Buller phenomenon in a substrate simultaneously inoculated with spore and mycelium of Agaricus bisporus creates variability for agronomic traits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Susceptibility of European populations of Agaricus bisporus to Trichoderma metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Rextoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World Society for Mushroom Biology and Mushroom Product, Sep 2008, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696361v1</w:t>
+                <w:t xml:space="preserve">hal-02752112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux nouveaux gènes de laccases identifiés chez le champignon de Paris, Agaricus bisporus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcrossing via the Buller phenomenon in a substrate simultaneously inoculated with spore and mycelium of Agaricus bisporus creates variability for agronomic traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Imbernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres de phytopathologie / mycologie de la SFP, Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. 1 p</w:t>
+              <w:t xml:space="preserve">6. International Conference on Mushroom Biology and Mushroom Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Society for Mushroom Biology and Mushroom Product, Sep 2008, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822275v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation transcriptionnelle chez le champignon de couche Agaricus bisporus après contamination par le pathogène fongique Verticillium fungicola</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
+                <w:t xml:space="preserve">Deux nouveaux gènes de laccases identifiés chez le champignon de Paris, Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Billette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Broca</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de phytopathologie / mycologie de la SFP, Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814861v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une carte génétique de référence pour le champignon de Paris Agaricus bisporus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cathalot</w:t>
+                <w:t xml:space="preserve">Perturbation transcriptionnelle chez le champignon de couche Agaricus bisporus après contamination par le pathogène fongique Verticillium fungicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Regnault-Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lhen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Société Française de Phytopathologie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de phytopathologie / mycologie de la SFP, Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816836v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agaricus bisporus infection by Verticillium fungicola and incidence on host tissues colonisation and gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
+                <w:t xml:space="preserve">Construction d’une carte génétique de référence pour le champignon de Paris Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Latapy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Mushroom Biology and Mushroom Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">7. Rencontres de phytopathologie / mycologie de la SFP, Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752545v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species and the strategy of antioxidant defence in mushrooms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agaricus bisporus infection by Verticillium fungicola and incidence on host tissues colonisation and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Latapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751183v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative metabolomics of substrate-dependent Lentinula edodes pileus focused on antifungal and anti-mycotoxin compounds against Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Manuel Monteil-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Monribot-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerado Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Guerrero-Analco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the microbial community on mycotoxin production during grain storage in soil-dug silos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature variation on growth and exometabolome of Fusarium graminearum and Fusarium poae in in-vitro co-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+                <w:t xml:space="preserve">M-A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Carles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guillaume</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-A Guerrero-Analco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Monribot- Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mycotoxine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon - 14e Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593772v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature variation on growth and exometabolome of Fusarium graminearum and Fusarium poae in in-vitro co-cultures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the microbial community on mycotoxin production during grain storage in soil-dug silos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-A Guerrero-Analco</w:t>
+                <w:t xml:space="preserve">Maïder Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L Monribot- Villanueva</w:t>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon - 14e Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">Journées Mycotoxine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669080v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case studies of mycotoxin contamination in organic maize stored and milled by smallholder farmers in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotoxins throughout the pasta process: from rivet wheat flour to dry and cooked artisanal pasta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">From field to storage: which factors favour the presence of mycotoxins in ancient cereal varieties in organic systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Vercellone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vindras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673870v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous silica nanoparticles for the encapsulation of essential oils and the improvement of their activity against Fusasrium avenaceum and its production of enniatins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+                <w:t xml:space="preserve">Mycotoxins throughout the pasta process: from rivet wheat flour to dry and cooked artisanal pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Vercellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vindras-Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Mycotoxines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">43rd Mycotoxin Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811711v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From field to storage: which factors favour the presence of mycotoxins in ancient cereal varieties in organic systems?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Vindras</w:t>
+                <w:t xml:space="preserve">Mesoporous silica nanoparticles for the encapsulation of essential oils and the improvement of their activity against Fusasrium avenaceum and its production of enniatins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheib Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Mycotoxin Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9. Journées Mycotoxines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673881v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priming for protecting maize seedlings from accumulation of fumonisins in early stages of infection by the mycotoxinogen fungus, Fusarium verticillioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Conference of The World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Amsterdam, Netherlands. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome evolution during moist corn grain silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High moisture maize grain ensiling is a process conductive to fumonisin B1 biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivo de Shiitake en paja, alternativa para las regiones subtropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Tropical Mushrooms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Tapachula, México. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome evolution during moist corn grain silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Theil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first set of expressed sequence TAGS (ESTS) in the medicinal mushroom Agaricus subrufescens provides opportunitgies to discover production pathways of bioactive compounds and develop molecular breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European conference on fungal genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Séville, Spain. , p.315, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights about saproxylic biodiversity living in old-growth forests of French Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Brustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Valladares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on dynamics and ecological services of deadwood in forest ecosystems "Deadwood and dying trees, a matter of life and diversity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rouyn-Noranda, Canada. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13844,1174 +13853,1174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exposition aux mycotoxines dans un contexte de changements climatiques et de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES MYCOTOXINES : Connaissances actuelles et futurs enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, Chapitre 22 / Page 258, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productos naturales de Basidiomicetos cultivables: alternativas químicas para el control de hongos micotoxigénicos del maíz en México</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Merel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Salmones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antoño Guerrero- Analco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In D. Martínez-Carrera, Y. Mayett Moreno &amp; M. R. Maimone Celorio Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los Hongos Comestibles, Funcionales y Medicinales: Aportación a la Dieta, la Salud, la Cultura, al Ambiente, y al Sistema Agroalimentario de México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biblioteca Básica de Agricultura., Capitulo 7 - pp 243-257, 2022, 978-607-715-447-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiitake cultivation on straw: an alternative for subtropical regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Updates on tropical mushrooms. Basic and applied research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de la Frontera Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 227 p., 2018, 978-607-8429-60-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activities and metabolites in edible fungi, a focus on the almond mushroom agaricus subrufescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règulo Carlos Llarena-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Merillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2017, Reference Series in Phytochemistry, 978-3-319-25000-7 (print) 978-3-319-25001-4 (online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25001-4_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Agaricus bisporus as a contribution to sustainable agricultural development</w:t>
+                <w:t xml:space="preserve">New prospects in pathogen control of button mushroom cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mushroom Biotechnology: Developments and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-0-12-802794-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-802794.3.00006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier Ltd</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02798950v1</w:t>
+                <w:t xml:space="preserve">hal-02801850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prospects in pathogen control of button mushroom cultures</w:t>
+                <w:t xml:space="preserve">Growing Agaricus bisporus as a contribution to sustainable agricultural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mushroom Biotechnology: Developments and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 978-0-12-802794-3. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 978-0-12-802794-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-802794.3.00006-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02801850v1</w:t>
+                <w:t xml:space="preserve">hal-02798950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and genomics of cultivated mushrooms, application to breeding of agarics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 393 p., 2013, The Mycota, 978-3-642-36820-2 (print) 978-3-642-36821-9 (online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36821-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean the main nitrogen source in cultivation substrates of edible and medicinal mushrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cunha Zied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Pardo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soybean and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InTech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 476 p., 2011, 978-953-307-536-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producciόn de semilla y conservaciόn de cepas de Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultivo, mercadotecnia e inocuidad alimenticia de Agaricus Bisporus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECOSUR, 2007, 978-970-9712-55-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiitake spawn and strain. Improvement of spawn for cultivation in alternative substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mushroom Growers' Handbbok 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MushWorld, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiitake bag cultivation. Wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mushroom growers' Handbook 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MushWorld, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15021,105 +15030,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage des grains en silos souterrains à l'époque pré-indutrielle : apprendre de l'archéologie expérimentale et de la biologie&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15187,51 +15196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97910194"/>
+    <w:nsid w:val="657A5158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15418,51 +15427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-savoie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1427-0293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076780015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098969v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Valduriez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15101064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Baghazaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Belmalha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boutagayout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nassiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Alami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yebdri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Snoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050458" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafsheh Jalalzadeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121278" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#232;gulo Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alonso-L&#243;pez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hern&#225;ndez-Rosas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalino J. L&#243;pez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Murgu&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguilar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rocha de Brito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabannes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025718" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eust&#225;quio Souza Dias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7070-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Benazza Bouregba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Fortas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.282.2.3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Carras Sare" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-014-0448-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462199911841363E12" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Navarro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2013.05.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qasemian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peter-Valence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.06.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria del Pilar Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Parkash Ahlawat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.v16.i4.90" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Carlos Llarena-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L Largeteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1287-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mansour-Benamar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chavant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.07.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;die" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kdr8-hc56" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2012.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.12.141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02627.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07554-11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.01.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95TD53MP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07516-11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.02.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria del Pilar Navarro Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.08.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRFCDJSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-3022-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FR88DQH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069367v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Largeteau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2017622" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devesse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Broly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0325-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2JVZG9L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cathalot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6Z6SLGC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2445-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2LMRGKB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2030-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLP1VHW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2008.01.018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDGHVFXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez-Cede&#241;o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Farnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mata" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.01.022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG0CG2ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665597v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour-Benamar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chavant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebsir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minvielle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3175" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8269R3KJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2854" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52290769392AB2305DEB23D48B8F699473080963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662650v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnyye Velazquez-Cede&#241;o" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9445-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A9EF5BA3B5AC1807CF8AC26FBE8D67C9A52A8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnyye Velasquez-Cedeno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Farnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677727v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Largeteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670587v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675848v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juarez del Carmen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau-Mamoun" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rousseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885900v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpech" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185270v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hervy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652895v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Chehimi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bionnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593668v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594202v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026611v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594163v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Donnat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727936v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669088v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797172v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741176v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia P&#233;rez Merlo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743011v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745326v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748687v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alejandro Calderon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regulo Carlos Llarena Hernandez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747832v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744918v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744702v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748163v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gibard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748677v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749767v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego C. Zied" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pardo-Gimenez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Pardo-Gonzalez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749501v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henri-Vitrac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Merillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748822v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745517v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vedier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blanc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rousseaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Imbernon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752112v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rextoueix" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696361v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814861v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broca" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Phytopathologie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816836v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lhen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752545v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latapy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Broca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751183v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330351v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Manuel Monteil-Hernandez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerado Mata" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Guerrero-Analco" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593772v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Abadie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594180v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673870v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vercellone" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673881v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787850v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792741v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843461v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669097v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anto&#241;o Guerrero- Analco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789650v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aleph.ecosur.mx:8991/exlibris/aleph/a22_1/apache_media/PVAADJMCVSS9QQFVEJKG25A2H6XXXF.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789027v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renouf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25001-4_35" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798950v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Mw3SBgAAQBAJ&amp;amp;pg=PA69&amp;amp;lpg=PA69&amp;amp;dq=Growing+Agaricus+bisporus+as+a+contribution+to+sustainable+agricultural+development&amp;amp;source=bl&amp;amp;ots=2hnEm83lxp&amp;amp;sig=C524pQsY1N2GGnjxyAIb2Fmtk6A&amp;amp;hl=fr&amp;amp;sa=X#v=onepage&amp;amp;q=Growing%20Agaricus%20bisporus%20as%20a%20contribution%20to%20sustainable%20agricultural%20development&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801850v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Mw3SBgAAQBAJ&amp;amp;pg=PA93&amp;amp;lpg=PA93&amp;amp;dq=New+prospects+in+pathogen+control+of+button+mushroom+cultures&amp;amp;source=bl&amp;amp;ots=2hnEm84qzq&amp;amp;sig=C-LbWEvH3Y6oFaDOv16PwniGOb0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0CDYQ6AEwAmoVChMIscHdk8j7yAIVR70aCh10Uw-U#v=onepage&amp;amp;q=New%20prospects%20in%20pathogen%20control%20of%20button%20mushroom%20cultures&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802794.3.00006-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808990v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212191.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36821-9_1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cunha Zied" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Pardo-Gimenez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/169242.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817827v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831302v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830349v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-savoie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1427-0293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076780015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15101064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098969v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Valduriez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Baghazaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Belmalha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boutagayout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nassiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Alami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yebdri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Snoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafsheh Jalalzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#232;gulo Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alonso-L&#243;pez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hern&#225;ndez-Rosas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalino J. L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Murgu&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9142" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rocha de Brito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabannes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025718" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eust&#225;quio Souza Dias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7070-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Benazza Bouregba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Fortas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.282.2.3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462199911841363E12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Carras Sare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-014-0448-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Navarro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2013.05.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qasemian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peter-Valence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.06.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria del Pilar Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Parkash Ahlawat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.v16.i4.90" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647295v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mansour-Benamar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chavant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.07.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Carlos Llarena-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L Largeteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1287-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;die" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kdr8-hc56" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2012.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.12.141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02627.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07554-11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.01.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95TD53MP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07516-11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devesse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Broly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0325-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2JVZG9L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria del Pilar Navarro Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.08.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRFCDJSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.02.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-3022-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FR88DQH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Largeteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2017622" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2445-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2LMRGKB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cathalot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6Z6SLGC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2030-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLP1VHW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minvielle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3175" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8269R3KJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez-Cede&#241;o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Farnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mata" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.01.022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG0CG2ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658045v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2008.01.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDGHVFXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour-Benamar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chavant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebsir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnyye Velazquez-Cede&#241;o" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9445-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A9EF5BA3B5AC1807CF8AC26FBE8D67C9A52A8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2854" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52290769392AB2305DEB23D48B8F699473080963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnyye Velasquez-Cedeno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Farnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2006.3.968" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Largeteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677727v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juarez del Carmen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau-Mamoun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hervy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Chehimi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Robin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bionnet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Donnat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797172v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia P&#233;rez Merlo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745326v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alejandro Calderon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745334v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regulo Carlos Llarena Hernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gibard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748163v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henri-Vitrac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Merillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748677v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego C. Zied" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pardo-Gimenez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Pardo-Gonzalez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vedier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rousseaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751183v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754569v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Imbernon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752112v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rextoueix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822275v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814861v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broca" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Phytopathologie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816836v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lhen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latapy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Broca" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330351v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Manuel Monteil-Hernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerado Mata" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Guerrero-Analco" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Abadie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673881v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vercellone" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811711v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787850v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792741v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748510v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843461v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anto&#241;o Guerrero- Analco" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789650v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aleph.ecosur.mx:8991/exlibris/aleph/a22_1/apache_media/PVAADJMCVSS9QQFVEJKG25A2H6XXXF.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renouf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25001-4_35" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801850v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Mw3SBgAAQBAJ&amp;amp;pg=PA93&amp;amp;lpg=PA93&amp;amp;dq=New+prospects+in+pathogen+control+of+button+mushroom+cultures&amp;amp;source=bl&amp;amp;ots=2hnEm84qzq&amp;amp;sig=C-LbWEvH3Y6oFaDOv16PwniGOb0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0CDYQ6AEwAmoVChMIscHdk8j7yAIVR70aCh10Uw-U#v=onepage&amp;amp;q=New%20prospects%20in%20pathogen%20control%20of%20button%20mushroom%20cultures&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802794.3.00006-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798950v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Mw3SBgAAQBAJ&amp;amp;pg=PA69&amp;amp;lpg=PA69&amp;amp;dq=Growing+Agaricus+bisporus+as+a+contribution+to+sustainable+agricultural+development&amp;amp;source=bl&amp;amp;ots=2hnEm83lxp&amp;amp;sig=C524pQsY1N2GGnjxyAIb2Fmtk6A&amp;amp;hl=fr&amp;amp;sa=X#v=onepage&amp;amp;q=Growing%20Agaricus%20bisporus%20as%20a%20contribution%20to%20sustainable%20agricultural%20development&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808990v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212191.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36821-9_1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cunha Zied" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Pardo-Gimenez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/169242.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831302v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707010v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>