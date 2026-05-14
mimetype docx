--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -590,377 +590,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticidal Properties and Chemical Characterization of Laurus nobilis L. Essential Oils from Two Regions of Morocco against Callosobruchus maculatus (Coleoptera: Bruchinae)</w:t>
+                <w:t xml:space="preserve">Expérimentation archéologique de stockage de grains en silo souterrain. Méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid El Baghazaoui</w:t>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadia Belmalha</w:t>
+                <w:t xml:space="preserve">Eric Yebdri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Boutagayout</w:t>
+                <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Nassiri</w:t>
+                <w:t xml:space="preserve">Tanguy Wibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma El Alami</w:t>
+                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (7), pp.1150. </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48-2, pp.111-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture14071150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14eas⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668382v1</w:t>
+                <w:t xml:space="preserve">hal-05197845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation archéologique de stockage de grains en silo souterrain. Méthodologie et premiers résultats</w:t>
+                <w:t xml:space="preserve">Insecticidal Properties and Chemical Characterization of Laurus nobilis L. Essential Oils from Two Regions of Morocco against Callosobruchus maculatus (Coleoptera: Bruchinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+                <w:t xml:space="preserve">Rachid El Baghazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Yebdri</w:t>
+                <w:t xml:space="preserve">Saadia Belmalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ros</w:t>
+                <w:t xml:space="preserve">Abdellatif Boutagayout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Wibaut</w:t>
+                <w:t xml:space="preserve">Laila Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
+                <w:t xml:space="preserve">Salma El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48-2, pp.111-130. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14eas⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture14071150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197845v1</w:t>
+                <w:t xml:space="preserve">hal-04668382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point d’étape sur les expérimentations archéologiques d’ensilage en Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Wibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association archéologique des Pyrénées-Orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (2023), pp.147-155</w:t>
@@ -1370,77 +1370,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensilage expérimental en Roussillon. Approche croisée de l'archéologie et de la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yebdri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,455 +4093,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological resources and breeding for improvements in the production of the button mushroom in small-scale farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise de la méthanisation des fumiers équins et valorisation du digestat en substrat de culture des champignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Védie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Society for Mushroom Biology and Mushroom Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.313-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/kdr8-hc56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642285v1</w:t>
+                <w:t xml:space="preserve">hal-04652469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la méthanisation des fumiers équins et valorisation du digestat en substrat de culture des champignons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological resources and breeding for improvements in the production of the button mushroom in small-scale farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the World Society for Mushroom Biology and Mushroom Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/kdr8-hc56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04652469v1</w:t>
+                <w:t xml:space="preserve">hal-02642285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of Agaricus subrufescens strains at low temperature by using cultures on sorghum grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
+                <w:t xml:space="preserve">Capacity for colonization and degradation of horse manure and wheat-straw-based compost by different strains of Agaricus subrufescens during the first two weeks of cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Qasemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Peter-Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ruaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de Fisioterapia y Kinesiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (2), pp.96-102. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.266-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.riam.2012.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.12.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651884v1</w:t>
+                <w:t xml:space="preserve">hal-02069284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity for colonization and degradation of horse manure and wheat-straw-based compost by different strains of Agaricus subrufescens during the first two weeks of cultivation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Ruaudel</w:t>
+                <w:t xml:space="preserve">Preservation of Agaricus subrufescens strains at low temperature by using cultures on sorghum grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 131, pp.266-273. </w:t>
+              <w:t xml:space="preserve">Revista Iberoamericana de Fisioterapia y Kinesiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.96-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.12.141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.riam.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069284v1</w:t>
+                <w:t xml:space="preserve">hal-02651884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymorphic microsatellite markers issued from pyrosequencing technology for the medicinal mushroom Agaricus subrufescens</w:t>
               </w:r>
@@ -7391,64 +7391,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of underground silo storage on long-term grain preservation: 10 years of experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7825,286 +7825,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques du champ à l'assiette pour limiter le risque mycotoxines avec des céréales anciennes en Agriculture Biologique et en circuit court.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonnes pratiques pour identifier et limiter les risques mycotoxines dans les céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Robin</w:t>
+                <w:t xml:space="preserve">François Bionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau FUSATOX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UR1264 MycSA, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">73èmes Journées Techniques des Industries de céréales (JTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593668v1</w:t>
+                <w:t xml:space="preserve">hal-04673908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques pour identifier et limiter les risques mycotoxines dans les céréales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bonnes pratiques du champ à l'assiette pour limiter le risque mycotoxines avec des céréales anciennes en Agriculture Biologique et en circuit court.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Jard</w:t>
+                <w:t xml:space="preserve">Marie-Helene Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73èmes Journées Techniques des Industries de céréales (JTIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Auxerre, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau FUSATOX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UR1264 MycSA, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673908v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de stockage confiné. L’exemple des silos expérimentaux d’Alénya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yebdri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8146,90 +8146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground silo storage and its effects on long-term grain preservation: a new archaeological and archaeobotanical experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yebdri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8487,90 +8487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’ensilage souterrain sur la conservation des grains à long terme : approche archéologique et archéobotanique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yebdri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8621,90 +8621,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental archaeology reveals potential health risk in ancient populations due to storage mycotoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Yebdri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Münster, Germany</w:t>
@@ -8727,221 +8727,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03727936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by Fusarium verticillioides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels nouveaux risques de contaminations (chimiques) des aliments avec l’évolution du climat et des pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mycotoxines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées Alimentation Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676595v1</w:t>
+                <w:t xml:space="preserve">hal-04673928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels nouveaux risques de contaminations (chimiques) des aliments avec l’évolution du climat et des pratiques ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins B and fusaric acid by Fusarium verticillioides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Alimentation Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Mycotoxines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673928v1</w:t>
+                <w:t xml:space="preserve">hal-04676595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanolic extracts from cultivated mushrooms affect the production of fumonisins and fusaric acid by Fusarium verticillioides</w:t>
               </w:r>
@@ -10712,368 +10712,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in antioxidant activities and compounds during cultivation of shiitake ( Lentinula edodes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Henri-Vitrac</w:t>
+                <w:t xml:space="preserve">QTL for resistance to Trichoderma lytic enzymes and metabolites in Agaricus bisporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749501v1</w:t>
+                <w:t xml:space="preserve">hal-02748677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL for resistance to Trichoderma lytic enzymes and metabolites in Agaricus bisporus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Minvielle</w:t>
+                <w:t xml:space="preserve">Indoor&amp;quot; method of composting and genetic breeding of the strains to improve yield and quality of the almond mushroom Agaricus subrufescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego C. Zied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pardo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Pardo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748677v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor&amp;quot; method of composting and genetic breeding of the strains to improve yield and quality of the almond mushroom Agaricus subrufescens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in antioxidant activities and compounds during cultivation of shiitake ( Lentinula edodes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego C. Zied</w:t>
+                <w:t xml:space="preserve">Anaïs Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pardo-Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+                <w:t xml:space="preserve">Caroline Henri-Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Pardo-Gonzalez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Merillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Mushroom Biology and Mushroom Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mycologie et Sécurité des Aliments (1264)., Oct 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749767v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic variability in cultivars and wild strains of Agaricus brasiliensis and Agaricus subrufescens</w:t>
               </w:r>
@@ -12446,51 +12446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the microbial community on mycotoxin production during grain storage in soil-dug silos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïder Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13264,234 +13264,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High moisture maize grain ensiling is a process conductive to fumonisin B1 biodegradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultivo de Shiitake en paja, alternativa para las regiones subtropicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada. 2016</w:t>
+              <w:t xml:space="preserve">International Symposium on Tropical Mushrooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Tapachula, México. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793940v1</w:t>
+                <w:t xml:space="preserve">hal-02792741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivo de Shiitake en paja, alternativa para las regiones subtropicales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High moisture maize grain ensiling is a process conductive to fumonisin B1 biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ccori Martinez-Tuppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Tropical Mushrooms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Tapachula, México. 2016</w:t>
+              <w:t xml:space="preserve">9. Conference of the World Mycotoxin Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Winnipeg, Canada. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792741v1</w:t>
+                <w:t xml:space="preserve">hal-02793940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome evolution during moist corn grain silage</w:t>
               </w:r>
@@ -13827,1140 +13827,1278 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition aux mycotoxines dans un contexte de changements climatiques et de pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening an underground silo while grain is stored</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Yebdri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Wibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Mathias, L. Bourguignon, J. Ivorra, C. Viallet - Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LES MYCOTOXINES : Connaissances actuelles et futurs enjeux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Living archaeology. Unveiling the past through experimental archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.259-268, 2026, 9789464264357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/u3x9r0s1t2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843461v1</w:t>
+                <w:t xml:space="preserve">hal-05616027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productos naturales de Basidiomicetos cultivables: alternativas químicas para el control de hongos micotoxigénicos del maíz en México</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'exposition aux mycotoxines dans un contexte de changements climatiques et de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dulce Salmones</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antoño Guerrero- Analco</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">In D. Martínez-Carrera, Y. Mayett Moreno &amp; M. R. Maimone Celorio Eds. </w:t>
+                <w:t xml:space="preserve">F. Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Oswald; Florence Forget; Olivier Puel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los Hongos Comestibles, Funcionales y Medicinales: Aportación a la Dieta, la Salud, la Cultura, al Ambiente, y al Sistema Agroalimentario de México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biblioteca Básica de Agricultura., Capitulo 7 - pp 243-257, 2022, 978-607-715-447-17</w:t>
+              <w:t xml:space="preserve">LES MYCOTOXINES : Connaissances actuelles et futurs enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, Chapitre 22 / Page 258, 2024, 978-2-7592-3975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669097v1</w:t>
+                <w:t xml:space="preserve">hal-04843461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiitake cultivation on straw: an alternative for subtropical regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productos naturales de Basidiomicetos cultivables: alternativas químicas para el control de hongos micotoxigénicos del maíz en México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Salmones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antoño Guerrero- Analco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In D. Martínez-Carrera, Y. Mayett Moreno &amp; M. R. Maimone Celorio Eds. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Updates on tropical mushrooms. Basic and applied research</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 227 p., 2018, 978-607-8429-60-8</w:t>
+              <w:t xml:space="preserve">Los Hongos Comestibles, Funcionales y Medicinales: Aportación a la Dieta, la Salud, la Cultura, al Ambiente, y al Sistema Agroalimentario de México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Básica de Agricultura., Capitulo 7 - pp 243-257, 2022, 978-607-715-447-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789650v1</w:t>
+                <w:t xml:space="preserve">hal-04669097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activities and metabolites in edible fungi, a focus on the almond mushroom agaricus subrufescens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Merillon</w:t>
+                <w:t xml:space="preserve">Shiitake cultivation on straw: an alternative for subtropical regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Metabolites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Updates on tropical mushrooms. Basic and applied research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de la Frontera Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 227 p., 2018, 978-607-8429-60-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789027v1</w:t>
+                <w:t xml:space="preserve">hal-02789650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prospects in pathogen control of button mushroom cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant activities and metabolites in edible fungi, a focus on the almond mushroom agaricus subrufescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règulo Carlos Llarena-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Merillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mushroom Biotechnology: Developments and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Fungal Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2017, Reference Series in Phytochemistry, 978-3-319-25000-7 (print) 978-3-319-25001-4 (online). </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier Ltd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-802794.3.00006-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25001-4_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801850v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Agaricus bisporus as a contribution to sustainable agricultural development</w:t>
+                <w:t xml:space="preserve">New prospects in pathogen control of button mushroom cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Largeteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mushroom Biotechnology: Developments and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-0-12-802794-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier Ltd</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-802794.3.00006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798950v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and genomics of cultivated mushrooms, application to breeding of agarics</w:t>
+                <w:t xml:space="preserve">Growing Agaricus bisporus as a contribution to sustainable agricultural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Callac</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, </w:t>
+              <w:t xml:space="preserve">Mushroom Biotechnology: Developments and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsevier Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-0-12-802794-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808990v1</w:t>
+                <w:t xml:space="preserve">hal-02798950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean the main nitrogen source in cultivation substrates of edible and medicinal mushrooms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetics and genomics of cultivated mushrooms, application to breeding of agarics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Pardo-Gimenez</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne-Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Callac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soybean and nutrition</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 393 p., 2013, The Mycota, 978-3-642-36820-2 (print) 978-3-642-36821-9 (online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36821-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810320v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producciόn de semilla y conservaciόn de cepas de Agaricus bisporus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Mata</w:t>
+                <w:t xml:space="preserve">Soybean the main nitrogen source in cultivation substrates of edible and medicinal mushrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cunha Zied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Pardo-Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultivo, mercadotecnia e inocuidad alimenticia de Agaricus Bisporus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECOSUR, 2007, 978-970-9712-55-1</w:t>
+              <w:t xml:space="preserve">Soybean and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InTech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 476 p., 2011, 978-953-307-536-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817827v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiitake spawn and strain. Improvement of spawn for cultivation in alternative substrates</w:t>
+                <w:t xml:space="preserve">Producciόn de semilla y conservaciόn de cepas de Agaricus bisporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mushroom Growers' Handbbok 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MushWorld, 2005</w:t>
+              <w:t xml:space="preserve">Cultivo, mercadotecnia e inocuidad alimenticia de Agaricus Bisporus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOSUR, 2007, 978-970-9712-55-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831302v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiitake spawn and strain. Improvement of spawn for cultivation in alternative substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mushroom Growers' Handbbok 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MushWorld, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiitake bag cultivation. Wheat straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14976,51 +15114,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mushroom growers' Handbook 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MushWorld, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15030,105 +15168,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage des grains en silos souterrains à l'époque pré-indutrielle : apprendre de l'archéologie expérimentale et de la biologie&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15196,51 +15334,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="657A5158"/>
+    <w:nsid w:val="4F5E6F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15427,51 +15565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-savoie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1427-0293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076780015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15101064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098969v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Valduriez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Baghazaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Belmalha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boutagayout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nassiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Alami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yebdri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Snoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafsheh Jalalzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#232;gulo Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alonso-L&#243;pez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hern&#225;ndez-Rosas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalino J. L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Murgu&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9142" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rocha de Brito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabannes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025718" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eust&#225;quio Souza Dias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7070-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Benazza Bouregba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Fortas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.282.2.3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462199911841363E12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Carras Sare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-014-0448-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Navarro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2013.05.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qasemian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peter-Valence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.06.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria del Pilar Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Parkash Ahlawat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.v16.i4.90" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647295v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mansour-Benamar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chavant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.07.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Carlos Llarena-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L Largeteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1287-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;die" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kdr8-hc56" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2012.10.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.12.141" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02627.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07554-11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.01.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95TD53MP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07516-11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devesse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Broly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0325-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2JVZG9L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria del Pilar Navarro Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.08.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRFCDJSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.02.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-3022-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FR88DQH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Largeteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2017622" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2445-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2LMRGKB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cathalot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6Z6SLGC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2030-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLP1VHW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minvielle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3175" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8269R3KJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez-Cede&#241;o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Farnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mata" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.01.022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG0CG2ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658045v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2008.01.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDGHVFXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour-Benamar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chavant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebsir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnyye Velazquez-Cede&#241;o" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9445-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A9EF5BA3B5AC1807CF8AC26FBE8D67C9A52A8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2854" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52290769392AB2305DEB23D48B8F699473080963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnyye Velasquez-Cedeno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Farnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2006.3.968" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Largeteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677727v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juarez del Carmen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau-Mamoun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hervy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Chehimi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Robin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bionnet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Donnat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797172v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia P&#233;rez Merlo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745326v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alejandro Calderon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745334v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regulo Carlos Llarena Hernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gibard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748163v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749501v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henri-Vitrac" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Merillon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748677v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego C. Zied" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pardo-Gimenez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Pardo-Gonzalez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vedier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rousseaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751183v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754569v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Imbernon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752112v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rextoueix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822275v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814861v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broca" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Phytopathologie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816836v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lhen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latapy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Broca" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330351v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Manuel Monteil-Hernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerado Mata" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Guerrero-Analco" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Abadie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673881v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vercellone" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811711v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787850v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792741v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748510v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843461v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anto&#241;o Guerrero- Analco" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789650v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aleph.ecosur.mx:8991/exlibris/aleph/a22_1/apache_media/PVAADJMCVSS9QQFVEJKG25A2H6XXXF.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789027v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renouf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25001-4_35" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801850v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Mw3SBgAAQBAJ&amp;amp;pg=PA93&amp;amp;lpg=PA93&amp;amp;dq=New+prospects+in+pathogen+control+of+button+mushroom+cultures&amp;amp;source=bl&amp;amp;ots=2hnEm84qzq&amp;amp;sig=C-LbWEvH3Y6oFaDOv16PwniGOb0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0CDYQ6AEwAmoVChMIscHdk8j7yAIVR70aCh10Uw-U#v=onepage&amp;amp;q=New%20prospects%20in%20pathogen%20control%20of%20button%20mushroom%20cultures&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802794.3.00006-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798950v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Mw3SBgAAQBAJ&amp;amp;pg=PA69&amp;amp;lpg=PA69&amp;amp;dq=Growing+Agaricus+bisporus+as+a+contribution+to+sustainable+agricultural+development&amp;amp;source=bl&amp;amp;ots=2hnEm83lxp&amp;amp;sig=C524pQsY1N2GGnjxyAIb2Fmtk6A&amp;amp;hl=fr&amp;amp;sa=X#v=onepage&amp;amp;q=Growing%20Agaricus%20bisporus%20as%20a%20contribution%20to%20sustainable%20agricultural%20development&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808990v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212191.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36821-9_1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cunha Zied" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Pardo-Gimenez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/169242.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817827v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831302v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707010v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-savoie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1427-0293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076780015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05072897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Savoie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras-Fouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15101064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vindras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art18" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098969v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Valduriez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dominguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Yebdri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Wibaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14eas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Baghazaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Belmalha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boutagayout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nassiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma El Alami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071150" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chakroun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Snoussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Chehimi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932586v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafsheh Jalalzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barroso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Callac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8121278" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheib Oueslati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050458" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432773v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard-Forget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226906" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Jallouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Mata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Salmones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ortega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12060366" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6770-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2019.49.1256" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#232;gulo Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alonso-L&#243;pez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Hern&#225;ndez-Rosas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalino J. L&#243;pez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Murgu&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aguado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aguilar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9142" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez Tuppia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Rocha de Brito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabannes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Clement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Spataro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.025718" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eust&#225;quio Souza Dias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7070-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Benazza Bouregba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Fortas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Billette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/phytotaxa.282.2.3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard Forget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462199911841363E12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Carras Sare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril F&#233;randon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Farsi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-014-0448-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Navarro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2013.05.014" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Qasemian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Peter-Valence" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.06.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630428v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria del Pilar Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.10.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5844-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Parkash Ahlawat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMedMushrooms.v16.i4.90" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647295v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Mansour-Benamar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chavant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2013.07.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gulo Carlos Llarena-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le L Largeteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-013-1287-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652469v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis V&#233;die" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kdr8-hc56" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.12.141" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2012.10.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2012.02627.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07554-11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.01.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95TD53MP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647333v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.07516-11" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648613v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devesse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Broly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0325-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F2JVZG9L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria del Pilar Navarro Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.08.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRFCDJSJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.02.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-3022-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FR88DQH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Llarena-Hernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Largeteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2017622" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2445-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P2LMRGKB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cathalot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.12.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6Z6SLGC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2030-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLP1VHW7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minvielle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.3175" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8269R3KJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velazquez-Cede&#241;o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Farnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mata" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.01.022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG0CG2ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658045v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2008.01.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDGHVFXJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour-Benamar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chavant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebsir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnyye Velazquez-Cede&#241;o" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9445-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A9EF5BA3B5AC1807CF8AC26FBE8D67C9A52A8BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2854" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52290769392AB2305DEB23D48B8F699473080963/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658198v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnyye Velasquez-Cedeno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Farnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33885/sf.2006.3.968" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Largeteau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677727v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675848v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juarez del Carmen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Largeteau-Mamoun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05185270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hervy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652895v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Chehimi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bionnet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Robin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727947v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brionnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Donnat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727818v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673928v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787715v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc K. Koffi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797172v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Palaiokostas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793941v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ccori Martinez-Tuppia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia P&#233;rez Merlo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792748v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745326v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alejandro Calderon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745334v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regulo Carlos Llarena Hernandez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gibard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748163v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749767v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego C. Zied" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pardo-Gimenez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Pardo-Gonzalez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vitrac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Henri-Vitrac" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Merillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vedier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Blanc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rousseaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751183v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754569v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Imbernon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752112v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rextoueix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822275v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lehn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814861v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broca" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Fran&#231;aise de Phytopathologie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816836v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lhen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752545v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Latapy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Broca" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330351v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Manuel Monteil-Hernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerado Mata" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Guerrero-Analco" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Abadie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673881v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Jard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Vercellone" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811711v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787850v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789735v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792741v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792494v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797498v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748510v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/u3x9r0s1t2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843461v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669097v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Anto&#241;o Guerrero- Analco" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789650v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aleph.ecosur.mx:8991/exlibris/aleph/a22_1/apache_media/PVAADJMCVSS9QQFVEJKG25A2H6XXXF.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789027v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renouf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25001-4_35" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801850v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Mw3SBgAAQBAJ&amp;amp;pg=PA93&amp;amp;lpg=PA93&amp;amp;dq=New+prospects+in+pathogen+control+of+button+mushroom+cultures&amp;amp;source=bl&amp;amp;ots=2hnEm84qzq&amp;amp;sig=C-LbWEvH3Y6oFaDOv16PwniGOb0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0CDYQ6AEwAmoVChMIscHdk8j7yAIVR70aCh10Uw-U#v=onepage&amp;amp;q=New%20prospects%20in%20pathogen%20control%20of%20button%20mushroom%20cultures&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802794.3.00006-0" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798950v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Mw3SBgAAQBAJ&amp;amp;pg=PA69&amp;amp;lpg=PA69&amp;amp;dq=Growing+Agaricus+bisporus+as+a+contribution+to+sustainable+agricultural+development&amp;amp;source=bl&amp;amp;ots=2hnEm83lxp&amp;amp;sig=C524pQsY1N2GGnjxyAIb2Fmtk6A&amp;amp;hl=fr&amp;amp;sa=X#v=onepage&amp;amp;q=Growing%20Agaricus%20bisporus%20as%20a%20contribution%20to%20sustainable%20agricultural%20development&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808990v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212191.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36821-9_1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810320v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cunha Zied" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Pardo-Gimenez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/169242.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817827v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831302v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830349v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707010v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>