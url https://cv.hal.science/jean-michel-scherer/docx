--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -262,248 +262,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain-size dependence of plastic-brittle transgranular fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gurson revisited and multiscale-multimechanisms modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rousselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106116⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.104490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034873v1</w:t>
+                <w:t xml:space="preserve">hal-05315423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurson revisited and multiscale-multimechanisms modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain-size dependence of plastic-brittle transgranular fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythreyi Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rousselier</w:t>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
+                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.104490. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.106116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315423v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and micro-compression behaviour of AISI 316L austenitic stainless steel single crystals at 20°C and 300°C: experiments, modeling and simulations</w:t>
               </w:r>
@@ -617,265 +617,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of anisotropic phase-field models of brittle fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromorphic crystal plasticity approach to damage regularization and size effects in martensitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Lindroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anssi Laukkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.103187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668563v1</w:t>
+                <w:t xml:space="preserve">hal-03589992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphic crystal plasticity approach to damage regularization and size effects in martensitic steels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assessment of anisotropic phase-field models of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anssi Laukkanen</w:t>
+                <w:t xml:space="preserve">Stella Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Andersson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 151, pp.103187. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 395, pp.115036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589992v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling size effects in microwire torsion: A comparison between a Lagrange multiplier-based and a CurlF p gradient crystal plasticity model</w:t>
               </w:r>
@@ -887,51 +887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Phalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1004,51 +1004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1147,51 +1147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Phalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Phalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1913,51 +1913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AB3EA93"/>
+    <w:nsid w:val="9701BD3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2144,51 +2144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-scherer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0747-3893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373030v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121647" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythreyi Ramesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106116" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousselier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03668563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Brach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Lindroos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Phalke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kaiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Scherer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.04.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Scherer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.03.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00027-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03016743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-scherer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0747-3893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373030v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121647" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousselier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104490" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythreyi Ramesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Lindroos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03668563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Brach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Phalke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kaiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Scherer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.04.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Scherer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.03.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00027-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03016743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>