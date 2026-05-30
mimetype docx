--- v1 (2026-05-04)
+++ v2 (2026-05-30)
@@ -262,248 +262,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurson revisited and multiscale-multimechanisms modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain-size dependence of plastic-brittle transgranular fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rousselier</w:t>
+                <w:t xml:space="preserve">Mythreyi Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104490⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.106116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315423v1</w:t>
+                <w:t xml:space="preserve">hal-05034873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain-size dependence of plastic-brittle transgranular fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gurson revisited and multiscale-multimechanisms modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rousselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaushik Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200, pp.106116. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.104490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034873v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile and micro-compression behaviour of AISI 316L austenitic stainless steel single crystals at 20°C and 300°C: experiments, modeling and simulations</w:t>
               </w:r>
@@ -617,265 +617,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromorphic crystal plasticity approach to damage regularization and size effects in martensitic steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An assessment of anisotropic phase-field models of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matti Lindroos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
+                <w:t xml:space="preserve">Stella Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forest</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103187⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 395, pp.115036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589992v1</w:t>
+                <w:t xml:space="preserve">hal-03668563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of anisotropic phase-field models of brittle fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromorphic crystal plasticity approach to damage regularization and size effects in martensitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Lindroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Brach</w:t>
+                <w:t xml:space="preserve">Anssi Laukkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bleyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 395, pp.115036. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.103187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668563v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling size effects in microwire torsion: A comparison between a Lagrange multiplier-based and a CurlF p gradient crystal plasticity model</w:t>
               </w:r>
@@ -887,51 +887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Phalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1004,51 +1004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1147,51 +1147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Phalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikram Phalke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1402,51 +1402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1913,51 +1913,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9701BD3B"/>
+    <w:nsid w:val="7746E82E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2144,51 +2144,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-scherer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0747-3893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373030v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121647" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousselier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104490" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythreyi Ramesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Lindroos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03668563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Brach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Phalke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kaiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Scherer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.04.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Scherer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.03.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00027-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03016743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-scherer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0747-3893" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373030v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Scherer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2025.121647" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034873v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythreyi Ramesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Bhattacharya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106116" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousselier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Hure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Madec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03668563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Brach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bleyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Lindroos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Andersson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Phalke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kaiser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Scherer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104550" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tanguy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tanguy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.04.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Scherer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.03.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00027-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03016743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLM026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>