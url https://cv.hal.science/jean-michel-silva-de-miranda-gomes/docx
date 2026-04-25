--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Michel Gomes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of Quantum ComputingSenior Software Engineer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-silva-de-miranda-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3861-7482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gomes_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gomes, Ph.D., is a Senior Researcher and Data Engineer (Software Engineer), currently serving as Head of Quantum Computing at DTx Colab in Portugal, within the Data and Application Engineering group. With over 20 years of experience, Jean’s work bridges mathematical optimization, quantum computing, and software engineering to develop industrial solutions for sectors such as energy, logistics, mobility, and digital transformation. His expertise spans MILP/MINLP, quantum annealing (D-Wave), hybrid solvers, and computational frameworks for real-time decision-making.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean has contributed to international R&D programs, including FP7-PEOPLE-2013-IRSES, PTCRIS, and served as Principal Investigator in the Strategic Partnership in Astrophysics Portugal-Brazil (FCT/CAPES 2017). His work regularly translates advanced academic research into applied innovation, including optimization-based services, digital twins, AI-assisted decision systems, and sustainable urban solutions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has authored 60+ peer-reviewed publications, accumulating over 5,700 citations and an h-index of 27 (Google Scholar). His ability to integrate research excellence with real-world impact has earned recognition across both academic and industrial communities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean holds a Ph.D. in Physics with a specialization in Astrophysics, awarded by the University of Santa Catarina (Brazil), including a research period at the Observatoire de Meudon (France). His doctoral research focused on optimization and mathematical modeling of galaxy formation, leading to a Ph.D. equivalence in Astrophysics from the University of Porto (Portugal) in 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previously, Jean was an Invited Assistant Professor at the University of Porto, where he supervised MSc, PhD, and undergraduate students, many within the PEEC program. He continues to foster collaborations between academia and industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean has also recently completed formal training in Horizon Europe project evaluation and assessment (2025), reinforcing his capacity to serve as an expert evaluator in European R&D programmes. He is actively registered in several expert pools and panels, contributing with deep domain expertise in energy systems, optimization, routing, and AI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the clumpy star formation in an interacting dwarf irregular galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chies-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleazar Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541 (2), pp.1028-1047. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying type II quasars at intermediate redshift with few-shot learning photometric classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Humphrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A269. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved self-consistent spectral modelling of jellyfish galaxies from MUSE with FADO: trends with mass and stripping intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chies-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 523 (3), pp.4680-4692. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving machine learning-derived photometric redshifts and physical property estimates using unlabelled observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humphrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paulino-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amarantidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (1), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting stellar properties of star-forming galaxies with stellar and nebular spectral modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Papaderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Populations in type Ia supernova host galaxies at intermediate-high redshift: Star formation and metallicity enrichment histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Millán-Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M del Valle-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fernández-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517 (3), pp.3312-3331. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mice at play in the CALIFA survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rosales-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Falcón-Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the mass-metallicity relation in SDSS galaxies uncovered by astropaleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vale Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Schlickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 396, pp.L71-L75. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00664.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can retired galaxies mimic active galaxies? Clues from the Sloan Digital Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vale Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Schlickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 391, pp.L29-L33. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2008.00550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of star-forming galaxies in the Sloan Digital Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia V. Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Torres-Papaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 381, pp.263-279. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12255.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical analysis of Sloan Digital Sky Survey galaxies - II. The bimodality of the galaxy population revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte, Jr. Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Schoenell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 370, pp.721-737. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical analysis of Sloan Digital Sky Survey galaxies - I. Spectral synthesis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte, Jr. Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 358, pp.363-378. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of composite stellar populations models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Valls-Gabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Populations - Planning for the Next Decade, IAU Symposium 262</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rio de Janeiro, Brazil, Brazil. pp.339-340, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310003133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Michel Gomes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of Quantum ComputingSenior Software Engineer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-silva-de-miranda-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3861-7482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gomes_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gomes, Ph.D., is a Senior Researcher and Data Engineer (Software Engineer), currently serving as Head of Quantum Computing at DTx Colab in Portugal, within the Data and Application Engineering group. With over 20 years of experience, Jean’s work bridges mathematical optimization, quantum computing, and software engineering to develop industrial solutions for sectors such as energy, logistics, mobility, and digital transformation. His expertise spans MILP/MINLP, quantum annealing (D-Wave), hybrid solvers, and computational frameworks for real-time decision-making.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean has contributed to international R&D programs, including FP7-PEOPLE-2013-IRSES, PTCRIS, and served as Principal Investigator in the Strategic Partnership in Astrophysics Portugal-Brazil (FCT/CAPES 2017). His work regularly translates advanced academic research into applied innovation, including optimization-based services, digital twins, AI-assisted decision systems, and sustainable urban solutions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has authored 60+ peer-reviewed publications, accumulating over 5,700 citations and an h-index of 27 (Google Scholar). His ability to integrate research excellence with real-world impact has earned recognition across both academic and industrial communities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean holds a Ph.D. in Physics with a specialization in Astrophysics, awarded by the University of Santa Catarina (Brazil), including a research period at the Observatoire de Meudon (France). His doctoral research focused on optimization and mathematical modeling of galaxy formation, leading to a Ph.D. equivalence in Astrophysics from the University of Porto (Portugal) in 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previously, Jean was an Invited Assistant Professor at the University of Porto, where he supervised MSc, PhD, and undergraduate students, many within the PEEC program. He continues to foster collaborations between academia and industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean has also recently completed formal training in Horizon Europe project evaluation and assessment (2025), reinforcing his capacity to serve as an expert evaluator in European R&D programmes. He is actively registered in several expert pools and panels, contributing with deep domain expertise in energy systems, optimization, routing, and AI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the clumpy star formation in an interacting dwarf irregular galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chies-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleazar Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541 (2), pp.1028-1047. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying type II quasars at intermediate redshift with few-shot learning photometric classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Humphrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A269. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving machine learning-derived photometric redshifts and physical property estimates using unlabelled observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humphrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paulino-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amarantidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (1), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved self-consistent spectral modelling of jellyfish galaxies from MUSE with FADO: trends with mass and stripping intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chies-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 523 (3), pp.4680-4692. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting stellar properties of star-forming galaxies with stellar and nebular spectral modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Papaderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Populations in type Ia supernova host galaxies at intermediate-high redshift: Star formation and metallicity enrichment histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Millán-Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M del Valle-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fernández-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517 (3), pp.3312-3331. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mice at play in the CALIFA survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rosales-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Falcón-Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the mass-metallicity relation in SDSS galaxies uncovered by astropaleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vale Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Schlickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 396, pp.L71-L75. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00664.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can retired galaxies mimic active galaxies? Clues from the Sloan Digital Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vale Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Schlickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 391, pp.L29-L33. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2008.00550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of star-forming galaxies in the Sloan Digital Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia V. Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Torres-Papaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 381, pp.263-279. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12255.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical analysis of Sloan Digital Sky Survey galaxies - II. The bimodality of the galaxy population revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte, Jr. Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Schoenell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 370, pp.721-737. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical analysis of Sloan Digital Sky Survey galaxies - I. Spectral synthesis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte, Jr. Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 358, pp.363-378. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of composite stellar populations models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Valls-Gabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Populations - Planning for the Next Decade, IAU Symposium 262</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rio de Janeiro, Brazil, Brazil. pp.339-340, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310003133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66D93105"/>
+    <w:nsid w:val="D3E4FE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-silva-de-miranda-gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3861-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gomes_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Lassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chies-Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Riffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Johnston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleazar Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carvajal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346426" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Riffel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cunha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulino-Afonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amarantidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carvajal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3596" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Papaderos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Pappalardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Miranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mill&#225;n-Irigoyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M del Valle-Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fern&#225;ndez-Aranda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Galbany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Wild" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rosales-Ortega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Falc&#243;n-Barroso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Benito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vale Asari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Stasinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cid Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Schlickmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2009.00664.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2008.00550.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Asari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Torres-Papaqui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#237;lio Mateus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12255.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte, Jr. Sodr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schoenell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10565.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08752.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valls-Gabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310003133" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-silva-de-miranda-gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3861-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gomes_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Lassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chies-Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Riffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Johnston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleazar Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carvajal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346426" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cunha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulino-Afonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amarantidis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carvajal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Riffel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Gomes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Papaderos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Pappalardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Miranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mill&#225;n-Irigoyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M del Valle-Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fern&#225;ndez-Aranda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Galbany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Wild" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rosales-Ortega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Falc&#243;n-Barroso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Benito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vale Asari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Stasinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cid Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Schlickmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2009.00664.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2008.00550.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Asari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Torres-Papaqui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#237;lio Mateus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12255.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte, Jr. Sodr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schoenell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10565.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08752.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valls-Gabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310003133" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>