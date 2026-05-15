--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Michel Gomes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of Quantum ComputingSenior Software Engineer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-silva-de-miranda-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3861-7482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gomes_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gomes, Ph.D., is a Senior Researcher and Data Engineer (Software Engineer), currently serving as Head of Quantum Computing at DTx Colab in Portugal, within the Data and Application Engineering group. With over 20 years of experience, Jean’s work bridges mathematical optimization, quantum computing, and software engineering to develop industrial solutions for sectors such as energy, logistics, mobility, and digital transformation. His expertise spans MILP/MINLP, quantum annealing (D-Wave), hybrid solvers, and computational frameworks for real-time decision-making.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean has contributed to international R&D programs, including FP7-PEOPLE-2013-IRSES, PTCRIS, and served as Principal Investigator in the Strategic Partnership in Astrophysics Portugal-Brazil (FCT/CAPES 2017). His work regularly translates advanced academic research into applied innovation, including optimization-based services, digital twins, AI-assisted decision systems, and sustainable urban solutions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has authored 60+ peer-reviewed publications, accumulating over 5,700 citations and an h-index of 27 (Google Scholar). His ability to integrate research excellence with real-world impact has earned recognition across both academic and industrial communities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean holds a Ph.D. in Physics with a specialization in Astrophysics, awarded by the University of Santa Catarina (Brazil), including a research period at the Observatoire de Meudon (France). His doctoral research focused on optimization and mathematical modeling of galaxy formation, leading to a Ph.D. equivalence in Astrophysics from the University of Porto (Portugal) in 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previously, Jean was an Invited Assistant Professor at the University of Porto, where he supervised MSc, PhD, and undergraduate students, many within the PEEC program. He continues to foster collaborations between academia and industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean has also recently completed formal training in Horizon Europe project evaluation and assessment (2025), reinforcing his capacity to serve as an expert evaluator in European R&D programmes. He is actively registered in several expert pools and panels, contributing with deep domain expertise in energy systems, optimization, routing, and AI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the clumpy star formation in an interacting dwarf irregular galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chies-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleazar Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541 (2), pp.1028-1047. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying type II quasars at intermediate redshift with few-shot learning photometric classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Humphrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A269. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving machine learning-derived photometric redshifts and physical property estimates using unlabelled observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humphrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paulino-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amarantidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (1), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved self-consistent spectral modelling of jellyfish galaxies from MUSE with FADO: trends with mass and stripping intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chies-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 523 (3), pp.4680-4692. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting stellar properties of star-forming galaxies with stellar and nebular spectral modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Papaderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Populations in type Ia supernova host galaxies at intermediate-high redshift: Star formation and metallicity enrichment histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Millán-Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M del Valle-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fernández-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517 (3), pp.3312-3331. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eso Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mice at play in the CALIFA survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rosales-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Falcón-Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the mass-metallicity relation in SDSS galaxies uncovered by astropaleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vale Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Schlickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 396, pp.L71-L75. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00664.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can retired galaxies mimic active galaxies? Clues from the Sloan Digital Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vale Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Schlickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 391, pp.L29-L33. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2008.00550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of star-forming galaxies in the Sloan Digital Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia V. Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Torres-Papaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 381, pp.263-279. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12255.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical analysis of Sloan Digital Sky Survey galaxies - II. The bimodality of the galaxy population revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte, Jr. Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Schoenell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 370, pp.721-737. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical analysis of Sloan Digital Sky Survey galaxies - I. Spectral synthesis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte, Jr. Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 358, pp.363-378. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of composite stellar populations models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Valls-Gabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Populations - Planning for the Next Decade, IAU Symposium 262</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rio de Janeiro, Brazil, Brazil. pp.339-340, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310003133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Michel Gomes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Head of Quantum ComputingSenior Software Engineer</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-michel-silva-de-miranda-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3861-7482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gomes_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Gomes, Ph.D., is a Senior Researcher and Data Engineer (Software Engineer), currently serving as Head of Quantum Computing at DTx Colab in Portugal, within the Data and Application Engineering group. With over 20 years of experience, Jean’s work bridges mathematical optimization, quantum computing, and software engineering to develop industrial solutions for sectors such as energy, logistics, mobility, and digital transformation. His expertise spans MILP/MINLP, quantum annealing (D-Wave), hybrid solvers, and computational frameworks for real-time decision-making.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean has contributed to international R&D programs, including FP7-PEOPLE-2013-IRSES, PTCRIS, and served as Principal Investigator in the Strategic Partnership in Astrophysics Portugal-Brazil (FCT/CAPES 2017). His work regularly translates advanced academic research into applied innovation, including optimization-based services, digital twins, AI-assisted decision systems, and sustainable urban solutions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He has authored 60+ peer-reviewed publications, accumulating over 5,700 citations and an h-index of 27 (Google Scholar). His ability to integrate research excellence with real-world impact has earned recognition across both academic and industrial communities.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean holds a Ph.D. in Physics with a specialization in Astrophysics, awarded by the University of Santa Catarina (Brazil), including a research period at the Observatoire de Meudon (France). His doctoral research focused on optimization and mathematical modeling of galaxy formation, leading to a Ph.D. equivalence in Astrophysics from the University of Porto (Portugal) in 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previously, Jean was an Invited Assistant Professor at the University of Porto, where he supervised MSc, PhD, and undergraduate students, many within the PEEC program. He continues to foster collaborations between academia and industry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean has also recently completed formal training in Horizon Europe project evaluation and assessment (2025), reinforcing his capacity to serve as an expert evaluator in European R&D programmes. He is actively registered in several expert pools and panels, contributing with deep domain expertise in energy systems, optimization, routing, and AI.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the clumpy star formation in an interacting dwarf irregular galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chies-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleazar Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541 (2), pp.1028-1047. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying type II quasars at intermediate redshift with few-shot learning photometric classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Humphrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A269. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved self-consistent spectral modelling of jellyfish galaxies from MUSE with FADO: trends with mass and stripping intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Chies-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Riffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 523 (3), pp.4680-4692. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad1641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving machine learning-derived photometric redshifts and physical property estimates using unlabelled observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Humphrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paulino-Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Amarantidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 520 (1), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting stellar properties of star-forming galaxies with stellar and nebular spectral modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polychronis Papaderos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar Populations in type Ia supernova host galaxies at intermediate-high redshift: Star formation and metallicity enrichment histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Millán-Irigoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M del Valle-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fernández-Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 517 (3), pp.3312-3331. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stac2696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cirasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar A. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mice at play in the CALIFA survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivienne Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Rosales-Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Falcón-Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén García-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gallazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 567, pp.A132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the mass-metallicity relation in SDSS galaxies uncovered by astropaleontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vale Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Schlickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 396, pp.L71-L75. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2009.00664.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can retired galaxies mimic active galaxies? Clues from the Sloan Digital Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vale Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Schlickmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 391, pp.L29-L33. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2008.00550.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The history of star-forming galaxies in the Sloan Digital Sky Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia V. Asari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Torres-Papaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 381, pp.263-279. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12255.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical analysis of Sloan Digital Sky Survey galaxies - II. The bimodality of the galaxy population revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte, Jr. Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Schoenell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 370, pp.721-737. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2006.10565.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-empirical analysis of Sloan Digital Sky Survey galaxies - I. Spectral synthesis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abílio Mateus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laerte, Jr. Sodré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazyna Stasinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 358, pp.363-378. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of composite stellar populations models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cid Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Valls-Gabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stellar Populations - Planning for the Next Decade, IAU Symposium 262</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Rio de Janeiro, Brazil, Brazil. pp.339-340, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921310003133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3E4FE74"/>
+    <w:nsid w:val="130F45B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-silva-de-miranda-gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3861-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gomes_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Lassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chies-Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Riffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Johnston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleazar Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carvajal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346426" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cunha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulino-Afonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amarantidis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carvajal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Riffel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Gomes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1641" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Papaderos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Pappalardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Miranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mill&#225;n-Irigoyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M del Valle-Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fern&#225;ndez-Aranda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Galbany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Wild" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rosales-Ortega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Falc&#243;n-Barroso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Benito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vale Asari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Stasinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cid Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Schlickmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2009.00664.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2008.00550.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Asari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Torres-Papaqui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#237;lio Mateus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12255.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte, Jr. Sodr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schoenell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10565.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08752.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valls-Gabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310003133" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michel-silva-de-miranda-gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3861-7482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/gomes_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Lassen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chies-Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Riffel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Johnston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleazar Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1049" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carvajal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346426" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Azevedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Riffel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad1641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Humphrey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cunha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulino-Afonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amarantidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carvajal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3596" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Papaderos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Pappalardo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Miranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243856" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mill&#225;n-Irigoyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M del Valle-Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fern&#225;ndez-Aranda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Galbany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Wild" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Rosales-Ortega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Falc&#243;n-Barroso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Benito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gallazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vale Asari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Stasinska" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cid Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Schlickmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2009.00664.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2008.00550.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Asari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Torres-Papaqui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#237;lio Mateus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12255.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laerte, Jr. Sodr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Schoenell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2006.10565.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08752.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valls-Gabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921310003133" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>