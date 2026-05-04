--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -251,200 +251,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuple des élites. Représentations élitaires et ordre moral à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In the shadow of violence: the Madagascan nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02255189.2023.2212896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553165v1</w:t>
+                <w:t xml:space="preserve">hal-04125556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the shadow of violence: the Madagascan nexus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le peuple des élites. Représentations élitaires et ordre moral à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.221-247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02255189.2023.2212896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125556v1</w:t>
+                <w:t xml:space="preserve">hal-04553165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Problemas, procesos y personas: ámbitos y cuestiones de investigación</w:t>
               </w:r>
@@ -883,233 +883,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes rendus d’ouvrages : François Dubet : La préférence pour l'inégalité. Comprendre la crise des solidarités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'île mystérieuse : une approche d'économie politique de la trajectoire longue de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n˚15 (1), </w:t>
+              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.397 - 415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.015.0311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02255189.2015.1075870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625262v1</w:t>
+                <w:t xml:space="preserve">hal-01625260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'île mystérieuse : une approche d'économie politique de la trajectoire longue de Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comptes rendus d’ouvrages : François Dubet : La préférence pour l'inégalité. Comprendre la crise des solidarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (3), pp.397 - 415. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n˚15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02255189.2015.1075870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.015.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625260v1</w:t>
+                <w:t xml:space="preserve">hal-01625262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élites, pouvoir et régulation à Madagascar. Une lecture de l’histoire à l’aune de l’économie politique</w:t>
+                <w:t xml:space="preserve">Introduction thématique. Madagascar : d'une crise l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
@@ -1118,102 +1118,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3 (251), </w:t>
+              <w:t xml:space="preserve">, 2014, 251 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.251.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afco.251.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394986v1</w:t>
+                <w:t xml:space="preserve">hal-01625265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction thématique. Madagascar : d'une crise l'autre</w:t>
+                <w:t xml:space="preserve">Élites, pouvoir et régulation à Madagascar. Une lecture de l’histoire à l’aune de l’économie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
@@ -1222,78 +1222,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 251 (3), </w:t>
+              <w:t xml:space="preserve">, 2014, 3 (251), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.251.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/afco.251.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625265v1</w:t>
+                <w:t xml:space="preserve">hal-01394986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation et fragmentation socio-spatiale - L'epreuve de la mesure</w:t>
               </w:r>
@@ -2640,217 +2640,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madagascar : anatomie d’un état de crise</w:t>
+                <w:t xml:space="preserve">Institutions, gouvernance et croissance de long-terme à Madagascar : l’énigme et le paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la journée « Espace Chercheurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la croissance des pays émergents et en développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634086v1</w:t>
+                <w:t xml:space="preserve">hal-01634496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions, gouvernance et croissance de long-terme à Madagascar : l’énigme et le paradoxe</w:t>
+                <w:t xml:space="preserve">Madagascar : anatomie d’un état de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la croissance des pays émergents et en développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de la journée « Espace Chercheurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634496v1</w:t>
+                <w:t xml:space="preserve">hal-01634086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions, gouvernance et crises à Madagascar : l’énigme et le paradoxe</w:t>
               </w:r>
@@ -3417,165 +3417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les quartiers pauvres à Antananarivo : trappe à pauvreté ou support des individus ? Quelle relation avec le bien-être ?</w:t>
+                <w:t xml:space="preserve">Élites et instabilité politique à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quartiers et santé en milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634643v1</w:t>
+                <w:t xml:space="preserve">hal-01634644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élites et instabilité politique à Madagascar</w:t>
+                <w:t xml:space="preserve">Les quartiers pauvres à Antananarivo : trappe à pauvreté ou support des individus ? Quelle relation avec le bien-être ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de l’AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Quartiers et santé en milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634644v1</w:t>
+                <w:t xml:space="preserve">hal-01634643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4580,229 +4580,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville et les inégalités socio-spatiales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Phåt hiển, đô lương và lý giåi các hiển tương phân biểt không gian-xã hội</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur le développement urbain durable. Approches méthodologiques, transversales et opérationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.205-248, 2015</w:t>
+              <w:t xml:space="preserve">Phát triển đô thị bền vững - Các cách tiếp cận phương pháp luận, liên ngành và thực tiễn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.81-97, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633894v1</w:t>
+                <w:t xml:space="preserve">hal-01633804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Phåt hiển, đô lương và lý giåi các hiển tương phân biểt không gian-xã hội</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La ville et les inégalités socio-spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Demenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Pulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Lagrée, Virginie Diaz (ed.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phát triển đô thị bền vững - Các cách tiếp cận phương pháp luận, liên ngành và thực tiễn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.81-97, 2015</w:t>
+              <w:t xml:space="preserve">Regards sur le développement urbain durable. Approches méthodologiques, transversales et opérationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison d’édition de la connaissance, pp.205-248, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633804v1</w:t>
+                <w:t xml:space="preserve">hal-01633894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing, Mesuring and Explaining Socio-Spatial Differentiations</w:t>
               </w:r>
@@ -4954,199 +4954,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portée et limite des indicateurs de fragmentation et de ségrégation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Làm việc trong khu vực kinh tế phi chính thức: tự nguyện hay bắt buộc?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carrel Marion, Cary Paul, Wachsberger Jean-Michel (dir.). </w:t>
+              <w:t xml:space="preserve">Cling Jean-Pierre, Hoài Nam Đat., Lagrée Stéphane., Razafindrakoto Mireille, Roubaud François (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ségrégation et fragmentation dans les métropoles : perspectives internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.79-96 2013</w:t>
+              <w:t xml:space="preserve">Kinh tế phi chính thức tại các nước đang phát triển</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nhàt Bán Tri Thức, pp.73-104, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634004v1</w:t>
+                <w:t xml:space="preserve">hal-01633977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Làm việc trong khu vực kinh tế phi chính thức: tự nguyện hay bắt buộc?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portée et limite des indicateurs de fragmentation et de ségrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cling Jean-Pierre, Hoài Nam Đat., Lagrée Stéphane., Razafindrakoto Mireille, Roubaud François (dir.). </w:t>
+              <w:t xml:space="preserve">Carrel Marion, Cary Paul, Wachsberger Jean-Michel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinh tế phi chính thức tại các nước đang phát triển</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nhàt Bán Tri Thức, pp.73-104, 2013</w:t>
+              <w:t xml:space="preserve">Ségrégation et fragmentation dans les métropoles : perspectives internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.79-96 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633977v1</w:t>
+                <w:t xml:space="preserve">hal-01634004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans le secteur informel : choix ou contrainte ?</w:t>
               </w:r>
@@ -5735,499 +5735,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une économie politique de la trajectoire malgache : une perspective de long terme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redevabilité sociale et attentes des Malgaches envers leurs dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634892v1</w:t>
+                <w:t xml:space="preserve">hal-01634911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché du travail en République Démocratique du Congo en 2012 : principaux résultats de la phase 1 de l’enquête 1-2-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kankwanda Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Makabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torelli Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redevabilité sociale et attentes des Malgaches envers leurs dirigeants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Gouvernance, corruption et confiance à l’égard des institutions à Madagascar : Expérience, perception et attentes de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rakotomamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01634911v1</w:t>
+                <w:t xml:space="preserve">hal-01634922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance, corruption et confiance à l’égard des institutions à Madagascar : Expérience, perception et attentes de la population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jalons pour une économie politique de la trajectoire malgache : une perspective de long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634922v1</w:t>
+                <w:t xml:space="preserve">hal-01634892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et sortie de crise à Madagascar : que disent les citoyens ordinaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Le rapport à la politique des Malgaches : politisation et participation citoyenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,81 +6267,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634985v1</w:t>
+                <w:t xml:space="preserve">hal-01634938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport à la politique des Malgaches : politisation et participation citoyenne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Origine et sortie de crise à Madagascar : que disent les citoyens ordinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,51 +6381,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634938v1</w:t>
+                <w:t xml:space="preserve">hal-01634985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institution, gouvernance et croissance de long-terme à Madagascar : l’énigme et le paradoxe</w:t>
               </w:r>
@@ -6499,51 +6499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie à Madagascar. Des principes au fonctionnement réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7672,51 +7672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tanyvao.hypotheses.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observamakay.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814225v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057070.2024.2426420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2023.2212896" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gu&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.1654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.098.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625262v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.015.0311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2015.1075870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394986v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.051.0117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.501.0151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.220.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01635722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01625675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Razafindrazaka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Nilsson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankwanda Gr&#233;goire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Makabu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torelli Constance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomamonjy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Razafimamonjy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Randrianarisoa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tanyvao.hypotheses.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observamakay.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814225v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057070.2024.2426420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2023.2212896" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gu&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.1654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.098.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2015.1075870" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.015.0311" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.051.0117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.501.0151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.220.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01635722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01625675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Razafindrazaka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomamonjy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Razafimamonjy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Nilsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankwanda Gr&#233;goire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Makabu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torelli Constance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Randrianarisoa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>