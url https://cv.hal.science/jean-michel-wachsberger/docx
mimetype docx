--- v1 (2026-05-04)
+++ v2 (2026-05-28)
@@ -251,200 +251,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the shadow of violence: the Madagascan nexus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le peuple des élites. Représentations élitaires et ordre moral à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.221-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125556v1</w:t>
+                <w:t xml:space="preserve">hal-04553165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuple des élites. Représentations élitaires et ordre moral à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In the shadow of violence: the Madagascan nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue canadienne d'études du développement / Canadian Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02255189.2023.2212896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553165v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Problemas, procesos y personas: ámbitos y cuestiones de investigación</w:t>
               </w:r>
@@ -2640,217 +2640,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions, gouvernance et croissance de long-terme à Madagascar : l’énigme et le paradoxe</w:t>
+                <w:t xml:space="preserve">Madagascar : anatomie d’un état de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la croissance des pays émergents et en développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de la journée « Espace Chercheurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634496v1</w:t>
+                <w:t xml:space="preserve">hal-01634086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madagascar : anatomie d’un état de crise</w:t>
+                <w:t xml:space="preserve">Institutions, gouvernance et croissance de long-terme à Madagascar : l’énigme et le paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la journée « Espace Chercheurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la croissance des pays émergents et en développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634086v1</w:t>
+                <w:t xml:space="preserve">hal-01634496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions, gouvernance et crises à Madagascar : l’énigme et le paradoxe</w:t>
               </w:r>
@@ -3417,165 +3417,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élites et instabilité politique à Madagascar</w:t>
+                <w:t xml:space="preserve">Les quartiers pauvres à Antananarivo : trappe à pauvreté ou support des individus ? Quelle relation avec le bien-être ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de l’AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Quartiers et santé en milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634644v1</w:t>
+                <w:t xml:space="preserve">hal-01634643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les quartiers pauvres à Antananarivo : trappe à pauvreté ou support des individus ? Quelle relation avec le bien-être ?</w:t>
+                <w:t xml:space="preserve">Élites et instabilité politique à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wachsberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quartiers et santé en milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de l’AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634643v1</w:t>
+                <w:t xml:space="preserve">hal-01634644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5735,306 +5735,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redevabilité sociale et attentes des Malgaches envers leurs dirigeants</w:t>
+                <w:t xml:space="preserve">Le marché du travail en République Démocratique du Congo en 2012 : principaux résultats de la phase 1 de l’enquête 1-2-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Rakotomamonjy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Björn Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Désiré Razafindrazaka</w:t>
+                <w:t xml:space="preserve">Kankwanda Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Makabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torelli Constance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634911v1</w:t>
+                <w:t xml:space="preserve">hal-01634884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché du travail en République Démocratique du Congo en 2012 : principaux résultats de la phase 1 de l’enquête 1-2-3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redevabilité sociale et attentes des Malgaches envers leurs dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kankwanda Grégoire</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01634884v1</w:t>
+                <w:t xml:space="preserve">hal-01634911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance, corruption et confiance à l’égard des institutions à Madagascar : Expérience, perception et attentes de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rakotomamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6177,57 +6177,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport à la politique des Malgaches : politisation et participation citoyenne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Origine et sortie de crise à Madagascar : que disent les citoyens ordinaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,81 +6267,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634938v1</w:t>
+                <w:t xml:space="preserve">hal-01634985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et sortie de crise à Madagascar : que disent les citoyens ordinaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Le rapport à la politique des Malgaches : politisation et participation citoyenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,51 +6381,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634985v1</w:t>
+                <w:t xml:space="preserve">hal-01634938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institution, gouvernance et croissance de long-terme à Madagascar : l’énigme et le paradoxe</w:t>
               </w:r>
@@ -6499,51 +6499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie à Madagascar. Des principes au fonctionnement réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Razafimamonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7672,51 +7672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tanyvao.hypotheses.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observamakay.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814225v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057070.2024.2426420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2023.2212896" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gu&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.1654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.098.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2015.1075870" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.015.0311" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.051.0117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.501.0151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.220.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01635722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01625675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Razafindrazaka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomamonjy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Razafimamonjy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Nilsson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankwanda Gr&#233;goire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Makabu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torelli Constance" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Randrianarisoa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tanyvao.hypotheses.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observamakay.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814225v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Razafindrakoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roubaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wachsberger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03057070.2024.2426420" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2023.2212896" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gu&#233;nard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.1654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543430v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.101.0163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roubaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.098.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11564/30-1-805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02255189.2015.1075870" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.015.0311" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.251.0025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312445709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.051.0117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01626356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.501.0151" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.220.0065" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429251v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634500v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01635722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634643v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634644v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01625675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924970v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01795480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Demenet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Oudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633780v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01633999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553179v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01697564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Razafindrazaka" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Nilsson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankwanda Gr&#233;goire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Makabu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torelli Constance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634911v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rakotomamonjy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Razafimamonjy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634993v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634973v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963048v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parizot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111299v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Randrianarisoa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01634655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Herrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jalil Nordman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01663720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>