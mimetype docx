--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -67,51 +67,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jean-Michel DENIZART est </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">enseignant-chercheur en Sciences de l’Information et de la Communication</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> à l’UFR Ingémédia et au laboratoire IMSIC, docteur en études cinématographiques, responsable pédagogique de la licence professionnelle Techniques du Son et de l’Image (TSI) de l’Université de Toulon et ancien ingénieur du son.</w:t>
+        <w:t xml:space="preserve"> à l’UFR Ingémédia et au laboratoire IMSIC, docteur en études cinématographiques, responsable pédagogique de la licence professionnelle Techniques du Son et de l’Image : parcours  Design Sonore et Production Musicale de l’Université de Toulon et ancien ingénieur du son.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sa thèse (Prix AMU 2018) - codirigée par Rémi ADJIMAN et dont le jury a été présidé par Roger ODIN - propose une </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">approche sémio-pragmatique en contexte de production filmique</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> des choix sonores du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">monteur son</w:t>
@@ -188,50 +188,68 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> en s'appuyant sur une maîtrise avancée du logiciel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro Tools</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Ses enseignements théoriques proposent quant à eux une </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">approche sémio-pragmatique des notions de mise en scène sonore (Denizart, 2016) et d'écriture sonore</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ses recherches actuelles portent sur l’élaboration d’un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modèle d’analyse communicationnelle du sonore</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1726,140 +1744,234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un mode de production de sens et d’affects vidéoludique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569196v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’émergence des significations chez le monteur son, au cours de la recherche et de la sélection des sons : une approche communicationnelle et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Aix-Marseille Université, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01817342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2006,51 +2118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denizart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ghoul Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.165.0182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01626782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;quignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charbonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01817342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denizart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ghoul Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.165.0182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01626782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;quignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charbonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569196v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01817342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>