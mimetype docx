--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -246,1732 +246,1773 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eSport, un objet pédagogique universitaire légitime : le cas de la réalisation collective « UnivArena »</w:t>
+                <w:t xml:space="preserve">Vers un mode de production de sens et d’affects vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395985v1</w:t>
-[...353 lines deleted...]
-                <w:t xml:space="preserve">hal-01672550v1</w:t>
+                <w:t xml:space="preserve">hal-05569196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer, a performance between Twitch and television</w:t>
+                <w:t xml:space="preserve">L'eSport, un objet pédagogique universitaire légitime : le cas de la réalisation collective « UnivArena »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ghoul Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Live performance and video games</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03825369v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le montage son, entre création sonore et composition musicale : du continuum sonore aux ambiances narratives</w:t>
+                <w:t xml:space="preserve">L'influence de l'univers lynchien sur les monteurs son au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence #5 - Séminaire 2018-2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05511673v1</w:t>
+              <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, David Lynch et les arts : Statut de l'artiste à l'ère d'internet, n°165-168, pp.180-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lige.165.0182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au centre du processus de création du monteur son</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recueillir les intentions de réalisation : le cas du monteur son de fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès de la SFSIC : Création, créativité et médiations</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01965294v1</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.125-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’utilité des modèles sémio-pragmatique, socio-sémiotique et sémio-cognitif pour l’analyse de la production sonore cinématographique/audiovisuelle</w:t>
+                <w:t xml:space="preserve">L’influence du cadre institutionnel et des stéréotypes sonores sur le montage son d’un film de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une sémiotique du sonore</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05511669v1</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (51), p. 173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.8252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sémiotique située. Variations sur le thème des intentions d'écoute portées sur les ambiances sonores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le monteur son, maillon d'un collectif décorrélé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémiotique appliquée, sémiotique applicable : nouvelles méthodes</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01626782v1</w:t>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des méthodes d'indexation des ambiances sonores au sein des sonothèques</w:t>
+                <w:t xml:space="preserve">La marge de manœuvre interprétative chez le cinéaste David Lynch : de Lost Highway à Inland Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMR 2013</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01672554v1</w:t>
+              <w:t xml:space="preserve">Les chantiers de la création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marge(s), Marge(s) (7), https://journals.openedition.org/lcc/653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre des techniques du son - 6e éd. - Exploitation</w:t>
+                <w:t xml:space="preserve">La sémio-pragmatique. Théories et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, 9782100879991</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. 2022, 1032004126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825372v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03825374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie de la prise de son cinématographique française : Entre technique et éthique d’un geste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Prise au départ du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIMESIS, 2021, 9788869762604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en scène sonore et montage son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en scène dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2017, La mise en scène dans tous ses états, 978-2-35412-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webdocumentaire et spectateur mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un écran à l'autre, les mutations du spectateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2016, D'un écran à l'autre, les mutations du spectateur, 2343093024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un mode de production de sens et d’affects vidéoludique</w:t>
+                <w:t xml:space="preserve">Streamer, a performance between Twitch and television</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05569196v4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ghoul Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Live performance and video games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le montage son, entre création sonore et composition musicale : du continuum sonore aux ambiances narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence #5 - Séminaire 2018-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le CLeMM (Groupe de recherche en Créations, Langage en Musiques et Musicologie), Mar 2019, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au centre du processus de création du monteur son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Adjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe Congrès de la SFSIC : Création, créativité et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’utilité des modèles sémio-pragmatique, socio-sémiotique et sémio-cognitif pour l’analyse de la production sonore cinématographique/audiovisuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une sémiotique du sonore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PRISM, May 2018, Marseiile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sémiotique située. Variations sur le thème des intentions d'écoute portées sur les ambiances sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Adjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique appliquée, sémiotique applicable : nouvelles méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des méthodes d'indexation des ambiances sonores au sein des sonothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence des significations chez le monteur son, au cours de la recherche et de la sélection des sons : une approche communicationnelle et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Aix-Marseille Université, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01817342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre des techniques du son - 6e éd. - Exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-01817342v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre des techniques du son - 6e éd. - Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre des techniques du son - 6e éd. - Notions fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Denizart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2118,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denizart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ghoul Samson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965301v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.165.0182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01626782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;quignot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charbonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569196v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01817342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denizart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ghoul Samson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.165.0182" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8252" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;quignot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Charbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03825369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adjiman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01626782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01817342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>