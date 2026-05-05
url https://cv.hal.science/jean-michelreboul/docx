--- v0 (2026-04-02)
+++ v1 (2026-05-05)
@@ -1756,51 +1756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EED3F33"/>
+    <w:nsid w:val="8B5927D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>