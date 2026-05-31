--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -187,287 +187,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Percolation Threshold Study of Silicon Carbide Filled Polydimethylsiloxane Composites Used For Field Grading Application</w:t>
+                <w:t xml:space="preserve">A comparison of power plant energy flow prediction using real data applied to linear programming and if-else algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Metz</w:t>
+                <w:t xml:space="preserve">Chaker Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Merini</w:t>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
+                <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t>
+                <w:t xml:space="preserve">Hassan Ali Barkad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.5297-5305. </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.294-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12633-023-02424-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.09.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118312v1</w:t>
+                <w:t xml:space="preserve">hal-04614577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of power plant energy flow prediction using real data applied to linear programming and if-else algorithms</w:t>
+                <w:t xml:space="preserve">Contribution to the Percolation Threshold Study of Silicon Carbide Filled Polydimethylsiloxane Composites Used For Field Grading Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaker Ibrahim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Renaud Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Merini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Ali Barkad</w:t>
+                <w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.294-300. </w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.5297-5305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.09.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12633-023-02424-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614577v1</w:t>
+                <w:t xml:space="preserve">hal-04118312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Study of the Nanocomposite cBN/TiC-SWCNTs by Field Actived Sparck Plasma Sintering Process’</w:t>
               </w:r>
@@ -505,51 +505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques G. Noudem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (2), pp.14-29. </w:t>
@@ -751,64 +751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (2), pp.1937-1942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -836,287 +836,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown strength measurements on cylindrical polyvinyl chloride sheaths under AC and DC voltages</w:t>
+                <w:t xml:space="preserve">Low sintering temperature of ZnNb2O6 for silver co-sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Laifaoui</w:t>
+                <w:t xml:space="preserve">Regis Quercioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohend Seghir Herzine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+                <w:t xml:space="preserve">Jean-Marie Haussonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nedjar</w:t>
+                <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDEI.2014.004190⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1), pp.1771-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.07.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153411v1</w:t>
+                <w:t xml:space="preserve">hal-02150755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low sintering temperature of ZnNb2O6 for silver co-sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakdown strength measurements on cylindrical polyvinyl chloride sheaths under AC and DC voltages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Laifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohend Seghir Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Quercioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">Youcef Zebboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Haussonne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Houivet</w:t>
+                <w:t xml:space="preserve">Mohammed Nedjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (1), pp.1771-1779. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.2267-2273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.07.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2014.004190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150755v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1147,90 +1147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme génétique appliqué à une gestion d'énergie d'une centrale Multi-source installée à l'Université de Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali Barkad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées annuelles du GDR SEEDS et JCGE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2022, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1281,51 +1281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ngueteu Kamlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Normandajc Lecanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1584,64 +1584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées annuelles du GFC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, PESSAC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1756,51 +1756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B5927D2"/>
+    <w:nsid w:val="FEB3EBCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1987,51 +1987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michelreboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0681-936X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194854094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hassanzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02424-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614577v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Ibrahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali Barkad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.09.169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Noudem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2689-2855.jan-20-3243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendjemil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noudem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouyane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Itaalit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Laifaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Seghir Herzine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nedjar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Quercioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Haussonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.07.077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chaker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Goujon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ngueteu Kamlo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977390v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Normandajc Lecanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-michelreboul" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0681-936X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194854094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houivet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali Barkad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.09.169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hassanzadeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02424-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques G. Noudem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2689-2855.jan-20-3243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendjemil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noudem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouyane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Itaalit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Quercioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Haussonne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.07.077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Laifaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohend Seghir Herzine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zebboudj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nedjar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2014.004190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chaker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Goujon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ngueteu Kamlo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977390v5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Normandajc Lecanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>