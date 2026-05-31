--- v0 (2026-03-15)
+++ v1 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Nicolas BACH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre français des études éthiopiennes (UAR 3137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-nicolas-bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3917-3585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oette Lutz & Babiker Mohamed A. (eds.). — Constitution-Making and Human Rights in the Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://doi.org/10.4000/etudesafricaines.32943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au thème : Soudan, la fin d'une domination autoritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Chevrillon-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.5-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.158.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan : regards croisés entre chercheur et diplomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hajlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing the middle class in a developmental state: narratives and expectations in Ethiopia”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélie Nallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (468), pp.439 - 461. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/afraf/ady021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la cour de Meihad. Quand les règles brouillent le jeu des partis en Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.5247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections éthiopiennes de 2015 : Un drame en trois actes pour l’opposition libérale multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Éthiopie après Meles Zenawi : un autoritarisme à bout de souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.5-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.142.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y democracia participativa: ¿qué impide los proyectos de participación femenina?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jone Martinez Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (3), pp.497-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Resnick, Urban Poverty and Party Populism in African Democracies, Cambridge, Cambridge University Press, 2014, Revue française de Science politique, vol. 65 (5), Novembre 2015, p. 949-952.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.929. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.655.0929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Peurs” et pratiques répressives : Mobilisations musulmanes et pouvoir éthiopien (2011-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Glocal Ethiopia, 31, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.14119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVUE DES LIVRES Abbas H. Gnamo, Conquest and Resistance in the Ethiopian Empire, 1880-1974, Brill, Leiden, Boston, 2014, dans Politique africaine, n° 140, décembre 2015, p. 169-172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPRDF’s Nation-Buillding: Tinkering Convictions and Pragmatism, Cadernos de Estudios Africanos, 27, 2014, http://cea.revues.org/1501;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de estudos africanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cea.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPRDF’s Nation-Building: Tinkering with convictions and pragmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de estudios africanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27-Varia e Memória a Patrick Chabal, s.p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cea.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromising with Ethiopianness after 1991: The Ethiopian Festival of the Millennium (September 2007-September 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northeast African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.93 - 122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14321/nortafristud.13.2.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovations normatives, résilience des pratiques : à quoi (et à qui) sert l’AMISOM ? », Sécurité Globale, n° 18, Hiver 2011-2012, p. 67-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Esmenjaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi est mort, vive le roi : Meles Zenawi règne, mais ne gouverne plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Le roi est mort, vive le roi » : Meles Zenawi règne, mais ne gouverne plus », Politique Africaine, n° 128, décembre 2012, p. 143-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Abyotawi democracy: neither revolutionary nor democratic: a critical review of EPRDF’s conception of revolutionary democracy in post-1991 Ethiopia », Journal of Eastern African Studies, Special Issue Ethiopia’s revolutionary democracy 1991-2011, Jon Abbink & Tobias Hagmann (dir.), Vol. 5, Issue 4, December 2011, p. 641-663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2011.642522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année de Millenium : quelle Renaissance ?&amp;quot;, Annales d’Éthiopie, Centre Français des Études Éthiopiennes, Addis-Abeba, Volume XXIV, 2009, p. 337-372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2009.1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et animation Session 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, “African Armies in Multilateral Peace Support Operations. Social and Professional Changes at Stake”, Centre français des études éthiopiennes/Observatoire de la Corne de l’Afrique/Sciences Po Bordeaux/LAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Addis-Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Wilén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Armies in Multilateral Peace Support Operations: Social and Professional Changes at Stake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français des études éthiopiennes (CFEE); Observatoire de la Corne (LAM, Sciences Po Bordeaux), Apr 2016, Addis-Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’opposer au gouvernement, contester l’État : les droites éthiopiennes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État en action, État en consolidation ? Colloque, Maison des Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicizing Political Cleavages in Contemporary Ethiopia: A View from Opposition Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence européenne des études africaines (ECAS 2015) Mobilisations collectives en Afrique : contestations, résistances et révoltes, Université Paris I Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et sécurité dans la Corne de l’Afrique : le cas de l’Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2015 Ethiopian Election and the Ethiopian Right Wing: A Three Act Tragedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Days, U. West Bohemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pilsen, République Tchèque, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoritarian Election in Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections générales éthiopiennes de 2015 : La fin des illusions démocratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Party Cleavages in Ethiopia: Some Preliminary Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile apprentissage de l'Architecture africaine de paix et de sécurité en Afrique de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture de paix et de sécurité en Afrique à la croisée des chemins, colloque international Centre d'études européennes et de l'intégration (Université Ouaga 2) et CERDRADI (Université Montesquieu-Bordeaux IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ouagadougou (Burkina Faso), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are revolutionary heroes in post-1991 Ethiopia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan : jusqu'au bout du régime al-Inqaz [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Chevrillon-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, pp.5-203, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: African Contributions to Peace Operations. Insights from the Military</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Wilén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: L’Éthiopie après Meles Zenawi : Un autoritarisme à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Abbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ahmed Abdel Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2022, 9781138353992. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429426957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti au XXIe siècle. Enjeux politiques et économiques contemporains dans un environnement troublé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Omar Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan, Année 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mongiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleb - Bleu Autour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.soleb.com/livres/soudan-annee-zero/index.html, 2019, 978-2-918157-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sudan's challenge in remaining a cohesive nation and state: the enactment of violent and authoritarian modalities of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ahmed Abdel Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Horn of Africa, Jean-Nicolas Bach et.al (eds.), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudan: The December 2018 Revolution and its aftermath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook on the Horn of Africa, Jean-Nicolas Bach et.al (eds.), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sit-In de la Qiyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Nicolas Bach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soudan, année 0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soleb éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hegemonic Elections: Ethiopia, Sudan, Djibouti”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Omar Abdillahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook on the Horn of Africa, Jean-Nicolas Bach et.al (eds.), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marges au Cœur du Sit-in de Khartoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soudan, année 0, Jean-Nicolas Bach (dir.), Soleb, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Adetula; Benedikt Kamski; Andreas Mehler; Henning Melber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Year Book, Politics, Economy and Society South of the Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brill, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshayes Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jon Abbink, Victor Adetula, Andreas Mehler, Henning Melber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Year Book, Politics, Economy and Society South of the Sahara, Volume 14, Leiden-Boston, Brill, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections sans démocratisation dans la Corne de l’Afrique. Soudan, Ethiopie, Kenya, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Ferras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corne de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Corne de l'Afrique, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends, Old Views: The Ambivalent Centre/Periphery Paradigm in Ethiopian Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eloi Ficquet; Ahmed Hassen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movements in Ethiopia, Ethiopia in Movement. Proceedings of the 18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Centre français des études éthiopiennes; IES, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections sans démocratisation dans la Corne de l’Afrique. Soudan, Éthiopie, Kenya, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Ferras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corne de l’Afrique. Évolutions politiques et sécuritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Observatoire de la Corne de l’Afrique, pp.106-141, 2015, 978-2-9553919-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erythrée, rejetée et rejeton de la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berouk Mesfin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’Érythrée : Rejetée et rejeton de la Corne de l’Afrique », avec Berouk Mesfin et Patrick Ferras, in La Corne de l’Afrique, Patrick Ferras (dir.), e-book, octobre, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Elischer; Rolf Hofmeier; Henning Melber; Andreas Mehler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Yearbook Volume 11: Politics, Economy and Society South of the Sahara in 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.300-310, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004305052_035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Érythrée : Rejetée et rejeton de la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berouk Mesfin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Ferras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corne de l’Afrique. Évolutions politiques et sécuritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Observatoire de la Corne de l’Afrique, pp.157-202, 2015, 978-2-9553919-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Elischer, Rolf Hofmeier, Andreas Mehler Henning Melber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Year Book, Politics, Economy and Society South of the Sahara in 2014, Volume 11, Andreas Mehler &amp; Henning Melber &amp; Klaas van Walraven (eds.), Leiden-Boston, Brill, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'APSA en Afrique de l'Est: Un outil adapté pour qui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAU-NOUGARET Matthieu &amp; IBRIGA Luc Marius (dir.), L’Architecture de Paix et de Sécurité en Afrique. Bilan et Perspectives, L’Harmattan, Paris, 2014, p. 223-240</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile construction de l'Architecture africaine de paix et de sécurité en Afrique de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture de paix et de sécurité en Afrique. Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Paris, pp.223-240, 2014, 978-2-343-03261-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Abyotawi democracy: neither revolutionary nor democratic. A critical review of EPRDF’s conception of revolutionary democracy in post-1991 Ethiopia»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfiguring Ethiopia: the politics of authoritarian reform, Jon Abbink &amp; Tobias Hagmann (dir.), Routledge, 2013, p. 62-84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éthiopie : gendarme de la Corne de l’Afrique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français des relations internationales, La Documentation française, Paris, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le geste du marathonien Feyisa Lilesa aux JO : décryptage, journal Libération, blog Africa 4, août 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien croisé, Cahier des UMIFRE, avec Nabil Hajlaoui, « Soudan : regards croisés entre chercheur et diplomate », Cahier des UMIFRE, n°6, 2019, p. 38-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éthiopie : un Nobel de la paix au défi de la démocratisation », revue Alternatives Economiques, Hors-Série « Quel monde en 2019 », Janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Monde en 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramadan de Sang. Le Soudan entre révolution et négociation (Décembre 2018 Juillet 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramadan de sang. Le Soudan entre révolution et négociation. Décembre 2018-juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au vue de l’ampleur et de l’ancrage des mobilisations, le Soudan tient son printemps », Le Monde Afrique, entretien réalisé par Joan Tilouine, 15 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Éthiopie d’Abiy Ahmed Ali : une décompression autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Aisserge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnons du temps au temps! Abiy Ahmed 2018 : le temps des ajustements internes et régionaux&amp;quot;, Life and Peace Institute, vol. 30, issue 4, nov-dec 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Géopolitique du Nil : Éthiopie, Soudan, Égypte », revue Diplomatie, septembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Éthiopie d’Abiy Ahmed : Un desserrement autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Aisserge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éthiopie : Les paradoxes du ‘Lion africain’ », revue Diplomatie, n°88, Septembre-Octobre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naissance d’un ‘Lion Africain’ ? », revue L’Histoire, Collections, n°74, Janvier-Mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Privilégier la stabilité économique à l’ouverture politique a créé une situation explosive », 27 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les élections éthiopiennes de 2015 : Dernière chance pour une transition pacifique ? », Blog LAMenparle, 8 janvier 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fin des faux-semblants : vers une rafle électorale « calme, pacifique et crédible » pour le gouvernement éthiopien », Blog LAMenparle, 5 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les élections éthiopiennes et soudanaises de 2015 : Jeux autoritaires en toute discrétion », Dossier stratégique de l’Irsem, n° 5, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Hopes, Real Fears: The 2015 Ethiopian Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éthiopie en route vers les élections de 2015 Note 2 Observatoire des Enjeux Politiques et Sécuritaires dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ethiopie en route vers les élections de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre guerre et paix : formation de l’État éthiopien et conflits depuis 1991 », Les Cahiers de l’Irsem, Dossier Conflits en Afrique de l’Est, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éthiopie : l’échelle régionale de ses ambitions nationales », Aquilon, Association des Internationalistes, n° 8, février 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Indépendantisme et sortie de violence », Panel International sur la sortie de violence, FMSH, novembre 2019, https://omnibook.com/view/10a18e7c-24ca-4d0c-a409-7ace6828c09f/31ea75.xcml</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza A. Abdel Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bakawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Maison des Sciences de l'Homme (FMSH). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d’urgence en Éthiopie : nouveau far East, vieux far West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français des relations internationales. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre guerre et paix : formation de l'État éthiopien et conflits depuis 1991. Défis stratégiques africains : Exploration des racines de la conflictualité en Afrique de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la recomposition des rapports de forces régionaux en Afrique de l’Est, Étude réalisée pour l’Institut de Recherche Stratégique de l’École Militaire (IRSEM), février 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Esmenjaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSEM. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre, périphérie, conflit et formation de l'État depuis Ménélik II : les crises de et dans l'État éthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Montesquieu - Bordeaux IV, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00878699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre, périphérie, conflit et formation de l’État depuis Ménélik II : Les crises de et dans l’État éthiopien (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Sciences Po Bordeaux, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02571731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Nicolas BACH </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur du Centre français des études éthiopiennes (UAR 3137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-nicolas-bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3917-3585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au thème : Soudan, la fin d'une domination autoritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Chevrillon-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 158, pp.5-31. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.158.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oette Lutz & Babiker Mohamed A. (eds.). — Constitution-Making and Human Rights in the Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://doi.org/10.4000/etudesafricaines.32943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan : regards croisés entre chercheur et diplomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Hajlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la cour de Meihad. Quand les règles brouillent le jeu des partis en Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.5247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing the middle class in a developmental state: narratives and expectations in Ethiopia”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélie Nallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117 (468), pp.439 - 461. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/afraf/ady021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections éthiopiennes de 2015 : Un drame en trois actes pour l’opposition libérale multinationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Éthiopie après Meles Zenawi : un autoritarisme à bout de souffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.5-29. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polaf.142.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujeres y democracia participativa: ¿qué impide los proyectos de participación femenina?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jone Martinez Palacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Mexicana de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (3), pp.497-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Resnick, Urban Poverty and Party Populism in African Democracies, Cambridge, Cambridge University Press, 2014, Revue française de Science politique, vol. 65 (5), Novembre 2015, p. 949-952.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.929. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.655.0929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Peurs” et pratiques répressives : Mobilisations musulmanes et pouvoir éthiopien (2011-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Glocal Ethiopia, 31, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.14119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVUE DES LIVRES Abbas H. Gnamo, Conquest and Resistance in the Ethiopian Empire, 1880-1974, Brill, Leiden, Boston, 2014, dans Politique africaine, n° 140, décembre 2015, p. 169-172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPRDF’s Nation-Buillding: Tinkering Convictions and Pragmatism, Cadernos de Estudios Africanos, 27, 2014, http://cea.revues.org/1501;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de estudos africanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cea.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPRDF’s Nation-Building: Tinkering with convictions and pragmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de estudios africanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27-Varia e Memória a Patrick Chabal, s.p. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cea.1501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromising with Ethiopianness after 1991: The Ethiopian Festival of the Millennium (September 2007-September 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northeast African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.93 - 122. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14321/nortafristud.13.2.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Le roi est mort, vive le roi » : Meles Zenawi règne, mais ne gouverne plus », Politique Africaine, n° 128, décembre 2012, p. 143-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Innovations normatives, résilience des pratiques : à quoi (et à qui) sert l’AMISOM ? », Sécurité Globale, n° 18, Hiver 2011-2012, p. 67-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Esmenjaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi est mort, vive le roi : Meles Zenawi règne, mais ne gouverne plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 128, pp.143-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00842391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Abyotawi democracy: neither revolutionary nor democratic: a critical review of EPRDF’s conception of revolutionary democracy in post-1991 Ethiopia », Journal of Eastern African Studies, Special Issue Ethiopia’s revolutionary democracy 1991-2011, Jon Abbink & Tobias Hagmann (dir.), Vol. 5, Issue 4, December 2011, p. 641-663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17531055.2011.642522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année de Millenium : quelle Renaissance ?&amp;quot;, Annales d’Éthiopie, Centre Français des Études Éthiopiennes, Addis-Abeba, Volume XXIV, 2009, p. 337-372</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2009.1402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et animation Session 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop, “African Armies in Multilateral Peace Support Operations. Social and Professional Changes at Stake”, Centre français des études éthiopiennes/Observatoire de la Corne de l’Afrique/Sciences Po Bordeaux/LAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Addis-Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Wilén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Armies in Multilateral Peace Support Operations: Social and Professional Changes at Stake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français des études éthiopiennes (CFEE); Observatoire de la Corne (LAM, Sciences Po Bordeaux), Apr 2016, Addis-Abeba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’opposer au gouvernement, contester l’État : les droites éthiopiennes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État en action, État en consolidation ? Colloque, Maison des Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historicizing Political Cleavages in Contemporary Ethiopia: A View from Opposition Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence européenne des études africaines (ECAS 2015) Mobilisations collectives en Afrique : contestations, résistances et révoltes, Université Paris I Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et sécurité dans la Corne de l’Afrique : le cas de l’Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2015 Ethiopian Election and the Ethiopian Right Wing: A Three Act Tragedy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Days, U. West Bohemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pilsen, République Tchèque, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections générales éthiopiennes de 2015 : La fin des illusions démocratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Musée du quai Branly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoritarian Election in Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are revolutionary heroes in post-1991 Ethiopia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile apprentissage de l'Architecture africaine de paix et de sécurité en Afrique de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture de paix et de sécurité en Afrique à la croisée des chemins, colloque international Centre d'études européennes et de l'intégration (Université Ouaga 2) et CERDRADI (Université Montesquieu-Bordeaux IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ouagadougou (Burkina Faso), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Party Cleavages in Ethiopia: Some Preliminary Notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Days Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan : jusqu'au bout du régime al-Inqaz [dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Chevrillon-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Franck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 158, pp.5-203, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: African Contributions to Peace Operations. Insights from the Military</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Wilén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ambrosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: L’Éthiopie après Meles Zenawi : Un autoritarisme à bout de souffle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique africaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Abbink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ahmed Abdel Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2022, 9781138353992. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429426957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djibouti au XXIe siècle. Enjeux politiques et économiques contemporains dans un environnement troublé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Omar Abdillahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudan, Année 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mongiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleb - Bleu Autour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.soleb.com/livres/soudan-annee-zero/index.html, 2019, 978-2-918157-47-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Marges au Cœur du Sit-in de Khartoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soudan, année 0, Jean-Nicolas Bach (dir.), Soleb, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hegemonic Elections: Ethiopia, Sudan, Djibouti”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Omar Abdillahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook on the Horn of Africa, Jean-Nicolas Bach et.al (eds.), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sudan's challenge in remaining a cohesive nation and state: the enactment of violent and authoritarian modalities of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ahmed Abdel Aziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Horn of Africa, Jean-Nicolas Bach et.al (eds.), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudan: The December 2018 Revolution and its aftermath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook on the Horn of Africa, Jean-Nicolas Bach et.al (eds.), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sit-In de la Qiyada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Nicolas Bach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soudan, année 0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soleb éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Adetula; Benedikt Kamski; Andreas Mehler; Henning Melber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Year Book, Politics, Economy and Society South of the Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Brill, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshayes Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jon Abbink, Victor Adetula, Andreas Mehler, Henning Melber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Year Book, Politics, Economy and Society South of the Sahara, Volume 14, Leiden-Boston, Brill, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Erythrée, rejetée et rejeton de la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berouk Mesfin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’Érythrée : Rejetée et rejeton de la Corne de l’Afrique », avec Berouk Mesfin et Patrick Ferras, in La Corne de l’Afrique, Patrick Ferras (dir.), e-book, octobre, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Elischer; Rolf Hofmeier; Henning Melber; Andreas Mehler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Yearbook Volume 11: Politics, Economy and Society South of the Sahara in 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.300-310, 2015, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004305052_035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections sans démocratisation dans la Corne de l’Afrique. Soudan, Ethiopie, Kenya, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Ferras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corne de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Corne de l'Afrique, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Trends, Old Views: The Ambivalent Centre/Periphery Paradigm in Ethiopian Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eloi Ficquet; Ahmed Hassen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movements in Ethiopia, Ethiopia in Movement. Proceedings of the 18th International Conference of Ethiopian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Centre français des études éthiopiennes; IES, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élections sans démocratisation dans la Corne de l’Afrique. Soudan, Éthiopie, Kenya, Djibouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Ferras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corne de l’Afrique. Évolutions politiques et sécuritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Observatoire de la Corne de l’Afrique, pp.106-141, 2015, 978-2-9553919-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Érythrée : Rejetée et rejeton de la Corne de l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berouk Mesfin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Ferras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Corne de l’Afrique. Évolutions politiques et sécuritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Observatoire de la Corne de l’Afrique, pp.157-202, 2015, 978-2-9553919-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Elischer, Rolf Hofmeier, Andreas Mehler Henning Melber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Year Book, Politics, Economy and Society South of the Sahara in 2014, Volume 11, Andreas Mehler &amp; Henning Melber &amp; Klaas van Walraven (eds.), Leiden-Boston, Brill, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile construction de l'Architecture africaine de paix et de sécurité en Afrique de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture de paix et de sécurité en Afrique. Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Paris, pp.223-240, 2014, 978-2-343-03261-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'APSA en Afrique de l'Est: Un outil adapté pour qui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAU-NOUGARET Matthieu &amp; IBRIGA Luc Marius (dir.), L’Architecture de Paix et de Sécurité en Afrique. Bilan et Perspectives, L’Harmattan, Paris, 2014, p. 223-240</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Abyotawi democracy: neither revolutionary nor democratic. A critical review of EPRDF’s conception of revolutionary democracy in post-1991 Ethiopia»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfiguring Ethiopia: the politics of authoritarian reform, Jon Abbink &amp; Tobias Hagmann (dir.), Routledge, 2013, p. 62-84</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éthiopie : gendarme de la Corne de l’Afrique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire français des relations internationales, La Documentation française, Paris, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le geste du marathonien Feyisa Lilesa aux JO : décryptage, journal Libération, blog Africa 4, août 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien croisé, Cahier des UMIFRE, avec Nabil Hajlaoui, « Soudan : regards croisés entre chercheur et diplomate », Cahier des UMIFRE, n°6, 2019, p. 38-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éthiopie : un Nobel de la paix au défi de la démocratisation », revue Alternatives Economiques, Hors-Série « Quel monde en 2019 », Janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel Monde en 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramadan de Sang. Le Soudan entre révolution et négociation (Décembre 2018 Juillet 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramadan de sang. Le Soudan entre révolution et négociation. Décembre 2018-juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au vue de l’ampleur et de l’ancrage des mobilisations, le Soudan tient son printemps », Le Monde Afrique, entretien réalisé par Joan Tilouine, 15 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Éthiopie d’Abiy Ahmed : Un desserrement autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Aisserge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Géopolitique du Nil : Éthiopie, Soudan, Égypte », revue Diplomatie, septembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Éthiopie d’Abiy Ahmed Ali : une décompression autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Aisserge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnons du temps au temps! Abiy Ahmed 2018 : le temps des ajustements internes et régionaux&amp;quot;, Life and Peace Institute, vol. 30, issue 4, nov-dec 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éthiopie : Les paradoxes du ‘Lion africain’ », revue Diplomatie, n°88, Septembre-Octobre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Naissance d’un ‘Lion Africain’ ? », revue L’Histoire, Collections, n°74, Janvier-Mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Privilégier la stabilité économique à l’ouverture politique a créé une situation explosive », 27 septembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Hopes, Real Fears: The 2015 Ethiopian Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les élections éthiopiennes et soudanaises de 2015 : Jeux autoritaires en toute discrétion », Dossier stratégique de l’Irsem, n° 5, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les élections éthiopiennes de 2015 : Dernière chance pour une transition pacifique ? », Blog LAMenparle, 8 janvier 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La fin des faux-semblants : vers une rafle électorale « calme, pacifique et crédible » pour le gouvernement éthiopien », Blog LAMenparle, 5 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éthiopie en route vers les élections de 2015 Note 2 Observatoire des Enjeux Politiques et Sécuritaires dans la Corne de l'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ethiopie en route vers les élections de 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éthiopie : l’échelle régionale de ses ambitions nationales », Aquilon, Association des Internationalistes, n° 8, février 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre guerre et paix : formation de l’État éthiopien et conflits depuis 1991 », Les Cahiers de l’Irsem, Dossier Conflits en Afrique de l’Est, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Indépendantisme et sortie de violence », Panel International sur la sortie de violence, FMSH, novembre 2019, https://omnibook.com/view/10a18e7c-24ca-4d0c-a409-7ace6828c09f/31ea75.xcml</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza A. Abdel Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Bakawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Maison des Sciences de l'Homme (FMSH). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02860068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d’urgence en Éthiopie : nouveau far East, vieux far West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français des relations internationales. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre guerre et paix : formation de l'État éthiopien et conflits depuis 1991. Défis stratégiques africains : Exploration des racines de la conflictualité en Afrique de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la recomposition des rapports de forces régionaux en Afrique de l’Est, Étude réalisée pour l’Institut de Recherche Stratégique de l’École Militaire (IRSEM), février 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Esmenjaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRSEM. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre, périphérie, conflit et formation de l'État depuis Ménélik II : les crises de et dans l'État éthiopien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Montesquieu - Bordeaux IV, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00878699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre, périphérie, conflit et formation de l’État depuis Ménélik II : Les crises de et dans l’État éthiopien (XIXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Sciences Po Bordeaux, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02571731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79ECD986"/>
+    <w:nsid w:val="4E03196D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-nicolas-bach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3917-3585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Bach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chevrillon-Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.158.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hajlaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Nallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/ady021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.142.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-B52X9M8D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Martinez Palacios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.655.0929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cea.1501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/nortafristud.13.2.0093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Esmenjaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2011.642522" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2009.1402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wil&#233;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Abbink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ancel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ahmed Abdel Aziz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fantini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429426957" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Omar Abdillahi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mongiat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/soudan-annee-zero/index.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deshayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshayes Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571790v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berouk Mesfin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004305052_035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aisserge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860081v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860238v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860224v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza A. Abdel Aziz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bakawan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gignard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02571731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-nicolas-bach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3917-3585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Bach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chevrillon-Guibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.158.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hajlaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571238v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lie Nallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/afraf/ady021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.142.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-B52X9M8D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Martinez Palacios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.655.0929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cea.1501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095247v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14321/nortafristud.13.2.0093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Esmenjaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2011.642522" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2009.1402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wil&#233;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Abbink" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ancel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ahmed Abdel Aziz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Fantini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429426957" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Omar Abdillahi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mongiat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/soudan-annee-zero/index.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deshayes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshayes Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berouk Mesfin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004305052_035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520923v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Aisserge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05520486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860224v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571896v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860244v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza A. Abdel Aziz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bakawan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gignard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00878699v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02571731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>