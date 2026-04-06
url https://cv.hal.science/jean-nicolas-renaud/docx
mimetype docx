--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -268,572 +268,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un passe-temps à la mode devenu “ordinaire” : L’itinéraire du tennis de table en France au début du 20 e siècle</w:t>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.161.0107⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.378-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726245v1</w:t>
+                <w:t xml:space="preserve">hal-04938461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees in French professional football: from amateurs towards semi-professionals (1955-1995)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système de l’EPS : analyse par la réflexivité historienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soccer and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14660970.2024.2332180⟩</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/136m3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960568v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Referees in French professional football: from amateurs towards semi-professionals (1955-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soccer and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (8), pp.1110-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14660970.2024.2332180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613746v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                <w:t xml:space="preserve">Un passe-temps à la mode devenu “ordinaire” : L’itinéraire du tennis de table en France au début du 20 e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (161), pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04938461v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système de l’EPS : analyse par la réflexivité historienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/136m3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960582v1</w:t>
+                <w:t xml:space="preserve">hal-04613746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decline in ping-pong in France: rumour or reality? (1934–1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -971,77 +971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interwar Crazes and Sport Diffusion: The Case of French Ping-Pong, 1932–1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (11), pp.973-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art as a Source for Research on the History of Sport in France: A Historiographical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1503,541 +1503,532 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 380, pp.40-42</w:t>
+              <w:t xml:space="preserve">, 2018, 380, pp.4.-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534961v1</w:t>
+                <w:t xml:space="preserve">hal-03067054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahan: A hero at the service of physical and moral education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 380, pp.40-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001875v1</w:t>
+                <w:t xml:space="preserve">hal-02534961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mode du ping-pong en France en 1902 : une autre façon de questionner les classiques transferts culturels dans le domaine du sport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rahan: A hero at the service of physical and moral education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09639489.2018.1498072⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328424v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise in French Physical Education Teaching Since 1945. A Civilising Intellectualisation as the Consequence of Sport and School Standardisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mode du ping-pong en France en 1902 : une autre façon de questionner les classiques transferts culturels dans le domaine du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Review of European Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/res.v10n1p105⟩</w:t>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2018.1498072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960558v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+                <w:t xml:space="preserve">Exercise in French Physical Education Teaching Since 1945. A Civilising Intellectualisation as the Consequence of Sport and School Standardisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fuchs</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Review of European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/res.v10n1p105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067054v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertissement de salon ou sport moderne ? Représentations du tennis de table dans L'Auto-Vélo et L'Auto (1900-1939)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">L'image du tennis de table dans la presse sportive (1900-1939) : l'exemple de l'Auto- : du jeu de salon au sport moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 199 (5), pp.183-214. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 34 (199), pp.183-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329227v1</w:t>
+                <w:t xml:space="preserve">hal-01513142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Vélocipède à la bicyclette : Le Nouvelliste du Morbihan sur le fil du rasoir (1887–1904)</w:t>
               </w:r>
@@ -2107,109 +2098,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image du tennis de table dans la presse sportive (1900-1939) : l'exemple de l'Auto- : du jeu de salon au sport moderne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Mousset</w:t>
+                <w:t xml:space="preserve">Divertissement de salon ou sport moderne ? Représentations du tennis de table dans L'Auto-Vélo et L'Auto (1900-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 34 (199), pp.183-214</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 199 (5), pp.183-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.199.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513142v1</w:t>
+                <w:t xml:space="preserve">hal-02329227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles pratiques, nouvelles valeurs / sous la dir. de Jean-Nicolas Renaud</w:t>
               </w:r>
@@ -2309,64 +2309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ arbitrage dans ​Kuruko’s Basket ​: Mirage de l’arbitre invisible et/ou théâtralisation du propos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2391,77 +2391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,77 +2499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer les élites envers et contre tout : le modèle éducatif du Racing Club de France (1936-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,77 +2607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2715,77 +2715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3082,51 +3082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La FFTT et ses clubs affiliés à l’épreuve du pouvoir entre 1927 et 1932. D’une construction sportive prétexte à l’entre-soi des grands clubs parisiens à l’exercice d’un pouvoir décentralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3164,51 +3164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le nouvel âge des sports... farouches », La sportivité des techniques corporelles d’un héros éminemment moderne : Rahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3630,351 +3630,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et idéologie - Actes du VIIe colloque du CESH</w:t>
+                <w:t xml:space="preserve">Sport &amp; Ideology - Proceedings of 7th European Colloquy of CESH - Olympic Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Dietschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Dietschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Idéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BURS, 324 p., 2003, 2-9421721-0-2</w:t>
+              <w:t xml:space="preserve">SPORT ET IDEOLOGIE - Session Olympique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2-9421721-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961367v1</w:t>
+                <w:t xml:space="preserve">hal-04961102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport and ideology - tome 1 - Proceedings of 7th colloquy of CESH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sport et idéologie - Actes du VIIe colloque du CESH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dietschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et idéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BURS, 2003, 2-9421721-1-0</w:t>
+              <w:t xml:space="preserve">Sport et Idéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BURS, 324 p., 2003, 2-9421721-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961119v1</w:t>
+                <w:t xml:space="preserve">hal-04961367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport &amp; Ideology - Proceedings of 7th European Colloquy of CESH - Olympic Session</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport and ideology - tome 1 - Proceedings of 7th colloquy of CESH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Dietschy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPORT ET IDEOLOGIE - Session Olympique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2-9421721-2-9</w:t>
+              <w:t xml:space="preserve">Sport et idéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BURS, 2003, 2-9421721-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961102v1</w:t>
+                <w:t xml:space="preserve">hal-04961119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4005,51 +4005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l’EPS : une force dialectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (135), pp.5-12, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4087,51 +4087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les individus, murs porteurs des politiques de l’éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 135 (1), pp.5-12, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4197,77 +4197,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racing Club de France. Le sport en ciel et Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,77 +4594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4683,324 +4683,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CREPS de Dinard (1945-1975) : un lieu de pouvoir de l’EPS ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Manuel Schotté (dir.). </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUL, 2020</w:t>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445404v1</w:t>
+                <w:t xml:space="preserve">hal-02534595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
+                <w:t xml:space="preserve">Le CREPS de Dinard (1945-1975) : un lieu de pouvoir de l’EPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+              <w:t xml:space="preserve">Manuel Schotté (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534640v1</w:t>
+                <w:t xml:space="preserve">hal-05445404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534595v1</w:t>
+                <w:t xml:space="preserve">hal-02534640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des histoires de formation d’enseignants d’EPS au mitan du XXe siècle</w:t>
               </w:r>
@@ -5072,51 +5072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de la stabilisation (1981-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5152,159 +5152,137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+                <w:t xml:space="preserve">Aux frontières des institutions : le cas du sport scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Attali. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t>
+              <w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé éditions, pp.27-33, 2016, 978-2-240-04316-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694979v1</w:t>
+                <w:t xml:space="preserve">hal-01517803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
@@ -5317,168 +5295,190 @@
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
+              <w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548321v1</w:t>
+                <w:t xml:space="preserve">hal-01694979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières des institutions : le cas du sport scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michaël Attali. </w:t>
+              <w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canopé éditions, pp.27-33, 2016, 978-2-240-04316-0</w:t>
+              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517803v1</w:t>
+                <w:t xml:space="preserve">hal-01548321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Foulée Notre Temps : un second souffle pour la Foulée Blanche (1989-2005)</w:t>
               </w:r>
@@ -5841,90 +5841,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’emblématique RCF, en ciel et blanc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6032,51 +6032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5F7582F"/>
+    <w:nsid w:val="5CDF9B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6263,51 +6263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-nicolas-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0990-7499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143844903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2024.2332180" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136m3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ch&#232;bre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chebre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1760804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Desfontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1620732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v10n1p105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7152D4B8CDFA0BA5FF7D215E91C97F13AC55BB7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-nicolas-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0990-7499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143844903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136m3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2024.2332180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ch&#232;bre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chebre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1760804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Desfontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1620732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v10n1p105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7152D4B8CDFA0BA5FF7D215E91C97F13AC55BB7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>