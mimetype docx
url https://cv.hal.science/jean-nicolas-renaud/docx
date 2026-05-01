--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -268,572 +268,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
+                <w:t xml:space="preserve">Referees in French professional football: from amateurs towards semi-professionals (1955-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+                <w:t xml:space="preserve">Alexandre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Attali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
+              <w:t xml:space="preserve">Soccer and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (8), pp.1110-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14660970.2024.2332180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938461v1</w:t>
+                <w:t xml:space="preserve">hal-04960568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système de l’EPS : analyse par la réflexivité historienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un passe-temps à la mode devenu “ordinaire” : L’itinéraire du tennis de table en France au début du 20 e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/136m3⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (161), pp.107-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04960582v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referees in French professional football: from amateurs towards semi-professionals (1955-1995)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chovaux</w:t>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soccer and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960568v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un passe-temps à la mode devenu “ordinaire” : L’itinéraire du tennis de table en France au début du 20 e siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.161.0107⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.378-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04726245v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système de l’EPS : analyse par la réflexivité historienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/136m3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613746v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decline in ping-pong in France: rumour or reality? (1934–1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -874,222 +874,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation par l’effort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chèbre</w:t>
+                <w:t xml:space="preserve">Interwar Crazes and Sport Diffusion: The Case of French Ping-Pong, 1932–1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.149.0003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (11), pp.973-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1844187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960606v1</w:t>
+                <w:t xml:space="preserve">hal-03122453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interwar Crazes and Sport Diffusion: The Case of French Ping-Pong, 1932–1939</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">La socialisation par l’effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (11), pp.973-991. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 149 (1), pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1844187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.149.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122453v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver ou maîtriser les émotions des élèves en EPS : le point de vue des législateurs</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art as a Source for Research on the History of Sport in France: A Historiographical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1503,532 +1503,541 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 380, pp.4.-42</w:t>
+              <w:t xml:space="preserve">, 2018, n° 380, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067054v1</w:t>
+                <w:t xml:space="preserve">hal-02534961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rahan: A hero at the service of physical and moral education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534961v1</w:t>
+                <w:t xml:space="preserve">hal-04001875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahan: A hero at the service of physical and moral education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La mode du ping-pong en France en 1902 : une autre façon de questionner les classiques transferts culturels dans le domaine du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2018.1498072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04001875v1</w:t>
+                <w:t xml:space="preserve">hal-02328424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mode du ping-pong en France en 1902 : une autre façon de questionner les classiques transferts culturels dans le domaine du sport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise in French Physical Education Teaching Since 1945. A Civilising Intellectualisation as the Consequence of Sport and School Standardisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Review of European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/res.v10n1p105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09639489.2018.1498072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328424v1</w:t>
+                <w:t xml:space="preserve">hal-04960558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise in French Physical Education Teaching Since 1945. A Civilising Intellectualisation as the Consequence of Sport and School Standardisation</w:t>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laffage-Cosnier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Review of European Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 380, pp.4.-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/res.v10n1p105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960558v1</w:t>
+                <w:t xml:space="preserve">hal-03067054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image du tennis de table dans la presse sportive (1900-1939) : l'exemple de l'Auto- : du jeu de salon au sport moderne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Mousset</w:t>
+                <w:t xml:space="preserve">Divertissement de salon ou sport moderne ? Représentations du tennis de table dans L'Auto-Vélo et L'Auto (1900-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 34 (199), pp.183-214</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 199 (5), pp.183-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.199.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513142v1</w:t>
+                <w:t xml:space="preserve">hal-02329227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Vélocipède à la bicyclette : Le Nouvelliste du Morbihan sur le fil du rasoir (1887–1904)</w:t>
               </w:r>
@@ -2098,118 +2107,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertissement de salon ou sport moderne ? Représentations du tennis de table dans L'Auto-Vélo et L'Auto (1900-1939)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">L'image du tennis de table dans la presse sportive (1900-1939) : l'exemple de l'Auto- : du jeu de salon au sport moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 199 (5), pp.183-214. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 34 (199), pp.183-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329227v1</w:t>
+                <w:t xml:space="preserve">hal-01513142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles pratiques, nouvelles valeurs / sous la dir. de Jean-Nicolas Renaud</w:t>
               </w:r>
@@ -2309,64 +2309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ arbitrage dans ​Kuruko’s Basket ​: Mirage de l’arbitre invisible et/ou théâtralisation du propos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2391,77 +2391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2499,77 +2499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer les élites envers et contre tout : le modèle éducatif du Racing Club de France (1936-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2601,420 +2601,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541674v1</w:t>
+                <w:t xml:space="preserve">hal-05541677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541677v1</w:t>
+                <w:t xml:space="preserve">hal-05541674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des enseignants d’Education physique en France et l’éducation des corps - XXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le CREPS de Dinard, un lieu de pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Standing Conference for the History of Education (ISCHE) : « Education and the body »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
+              <w:t xml:space="preserve">17ème Carrefours d’Histoire du Sport : « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548376v1</w:t>
+                <w:t xml:space="preserve">hal-01548430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CREPS de Dinard, un lieu de pouvoir ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Hugedet</w:t>
+                <w:t xml:space="preserve">La formation des enseignants d’Education physique en France et l’éducation des corps - XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Carrefours d’Histoire du Sport : « Le sport et ses pouvoirs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">38th International Standing Conference for the History of Education (ISCHE) : « Education and the body »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548430v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport through french Physical education teachers formation from 1945 to 1975 : schism between national and britanny ways ?</w:t>
               </w:r>
@@ -3082,51 +3082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La FFTT et ses clubs affiliés à l’épreuve du pouvoir entre 1927 et 1932. D’une construction sportive prétexte à l’entre-soi des grands clubs parisiens à l’exercice d’un pouvoir décentralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3158,217 +3158,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le nouvel âge des sports... farouches », La sportivité des techniques corporelles d’un héros éminemment moderne : Rahan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée et Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123340v1</w:t>
+                <w:t xml:space="preserve">halshs-01227670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+                <w:t xml:space="preserve">« Le nouvel âge des sports... farouches », La sportivité des techniques corporelles d’un héros éminemment moderne : Rahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Bande dessinée et Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01227670v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
               </w:r>
@@ -3630,191 +3630,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport &amp; Ideology - Proceedings of 7th European Colloquy of CESH - Olympic Session</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport and ideology - tome 1 - Proceedings of 7th colloquy of CESH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Dietschy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPORT ET IDEOLOGIE - Session Olympique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 2-9421721-2-9</w:t>
+              <w:t xml:space="preserve">Sport et idéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BURS, 2003, 2-9421721-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961102v1</w:t>
+                <w:t xml:space="preserve">hal-04961119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et idéologie - Actes du VIIe colloque du CESH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dietschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3846,135 +3846,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport and ideology - tome 1 - Proceedings of 7th colloquy of CESH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sport &amp; Ideology - Proceedings of 7th European Colloquy of CESH - Olympic Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dietschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Dietschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et idéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BURS, 2003, 2-9421721-1-0</w:t>
+              <w:t xml:space="preserve">SPORT ET IDEOLOGIE - Session Olympique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2-9421721-2-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961119v1</w:t>
+                <w:t xml:space="preserve">hal-04961102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4005,51 +4005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l’EPS : une force dialectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (135), pp.5-12, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4087,51 +4087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les individus, murs porteurs des politiques de l’éducation physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 135 (1), pp.5-12, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4197,77 +4197,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racing Club de France. Le sport en ciel et Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,77 +4594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4683,182 +4683,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534595v1</w:t>
+                <w:t xml:space="preserve">hal-02534640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CREPS de Dinard (1945-1975) : un lieu de pouvoir de l’EPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4894,113 +4868,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fuchs</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534640v1</w:t>
+                <w:t xml:space="preserve">hal-02534595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des histoires de formation d’enseignants d’EPS au mitan du XXe siècle</w:t>
               </w:r>
@@ -5072,51 +5072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de la stabilisation (1981-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5152,169 +5152,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux frontières des institutions : le cas du sport scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michaël Attali. </w:t>
+              <w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canopé éditions, pp.27-33, 2016, 978-2-240-04316-0</w:t>
+              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517803v1</w:t>
+                <w:t xml:space="preserve">hal-01548321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5346,139 +5372,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+                <w:t xml:space="preserve">Aux frontières des institutions : le cas du sport scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t>
+              <w:t xml:space="preserve">Michaël Attali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
+              <w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé éditions, pp.27-33, 2016, 978-2-240-04316-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548321v1</w:t>
+                <w:t xml:space="preserve">hal-01517803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Foulée Notre Temps : un second souffle pour la Foulée Blanche (1989-2005)</w:t>
               </w:r>
@@ -5841,90 +5841,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’emblématique RCF, en ciel et blanc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6032,51 +6032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CDF9B38"/>
+    <w:nsid w:val="7E178C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6263,51 +6263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-nicolas-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0990-7499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143844903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136m3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2024.2332180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ch&#232;bre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chebre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1760804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Desfontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1620732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v10n1p105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7152D4B8CDFA0BA5FF7D215E91C97F13AC55BB7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-nicolas-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0990-7499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143844903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2024.2332180" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136m3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ch&#232;bre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chebre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1760804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Desfontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1620732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v10n1p105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7152D4B8CDFA0BA5FF7D215E91C97F13AC55BB7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>