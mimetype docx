--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -874,222 +874,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interwar Crazes and Sport Diffusion: The Case of French Ping-Pong, 1932–1939</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">La socialisation par l’effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1844187⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 149 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.149.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122453v1</w:t>
+                <w:t xml:space="preserve">hal-04960606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation par l’effort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chèbre</w:t>
+                <w:t xml:space="preserve">Interwar Crazes and Sport Diffusion: The Case of French Ping-Pong, 1932–1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 149 (1), pp.3-18. </w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (11), pp.973-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.149.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1844187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960606v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver ou maîtriser les émotions des élèves en EPS : le point de vue des législateurs</w:t>
               </w:r>
@@ -1463,200 +1463,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rahan: A hero at the service of physical and moral education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2018.1482842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534961v1</w:t>
+                <w:t xml:space="preserve">hal-04001875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahan: A hero at the service of physical and moral education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 380, pp.40-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001875v1</w:t>
+                <w:t xml:space="preserve">hal-02534961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mode du ping-pong en France en 1902 : une autre façon de questionner les classiques transferts culturels dans le domaine du sport</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation ou formations : les futurs enseignants d’EPS au cœur de Mai 68</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 380, pp.4.-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,247 +2817,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CREPS de Dinard, un lieu de pouvoir ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willy Hugedet</w:t>
+                <w:t xml:space="preserve">La formation des enseignants d’Education physique en France et l’éducation des corps - XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Carrefours d’Histoire du Sport : « Le sport et ses pouvoirs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">38th International Standing Conference for the History of Education (ISCHE) : « Education and the body »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548430v1</w:t>
+                <w:t xml:space="preserve">hal-01548376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des enseignants d’Education physique en France et l’éducation des corps - XXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Le CREPS de Dinard, un lieu de pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Standing Conference for the History of Education (ISCHE) : « Education and the body »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loyola University, Aug 2016, Chicago, États-Unis</w:t>
+              <w:t xml:space="preserve">17ème Carrefours d’Histoire du Sport : « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille-2, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548376v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport through french Physical education teachers formation from 1945 to 1975 : schism between national and britanny ways ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISHPES Congress : « Le sport et ses pouvoirs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris-Est-Marne-la-Vallée, Jun 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3158,217 +3158,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+                <w:t xml:space="preserve">« Le nouvel âge des sports... farouches », La sportivité des techniques corporelles d’un héros éminemment moderne : Rahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Bande dessinée et Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227670v1</w:t>
+                <w:t xml:space="preserve">hal-03123340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le nouvel âge des sports... farouches », La sportivité des techniques corporelles d’un héros éminemment moderne : Rahan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kilian Mousset</w:t>
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée et Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Du pôle aux réseaux. Autour de la construction d'un système d'enseignement supérieur et de recherche en Bretagne (1945-2015). Entre déploiement territorial, diversifications et structurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123340v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
               </w:r>
@@ -3630,243 +3630,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport and ideology - tome 1 - Proceedings of 7th colloquy of CESH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport et idéologie - Actes du VIIe colloque du CESH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dietschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et idéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BURS, 2003, 2-9421721-1-0</w:t>
+              <w:t xml:space="preserve">Sport et Idéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BURS, 324 p., 2003, 2-9421721-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961119v1</w:t>
+                <w:t xml:space="preserve">hal-04961367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport et idéologie - Actes du VIIe colloque du CESH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport and ideology - tome 1 - Proceedings of 7th colloquy of CESH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Loudcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dietschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Idéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BURS, 324 p., 2003, 2-9421721-0-2</w:t>
+              <w:t xml:space="preserve">Sport et idéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BURS, 2003, 2-9421721-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961367v1</w:t>
+                <w:t xml:space="preserve">hal-04961119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport &amp; Ideology - Proceedings of 7th European Colloquy of CESH - Olympic Session</w:t>
               </w:r>
@@ -4298,51 +4298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4683,281 +4683,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
+                <w:t xml:space="preserve">Le CREPS de Dinard (1945-1975) : un lieu de pouvoir de l’EPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
+              <w:t xml:space="preserve">Manuel Schotté (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUL, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534640v1</w:t>
+                <w:t xml:space="preserve">hal-05445404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CREPS de Dinard (1945-1975) : un lieu de pouvoir de l’EPS ?</w:t>
+                <w:t xml:space="preserve">Introduction. Archéologie d’un puzzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manuel Schotté (dir.). </w:t>
+              <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUL, 2020</w:t>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.15-32, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445404v1</w:t>
+                <w:t xml:space="preserve">hal-02534640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du CREPS de Dinard à l’UFRAPS de Rennes (1945-années 1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Hugedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FUCHS Julien; RENAUD Jean-Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-248, 2020</w:t>
@@ -4999,51 +4999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des histoires de formation d’enseignants d’EPS au mitan du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ATTALI Michaël; GOMET Doriane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animer, entraîner, éduquer. Le sport et ses métiers (20e-21e siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epure, 2019</w:t>
@@ -5152,247 +5152,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
+              <w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548321v1</w:t>
+                <w:t xml:space="preserve">hal-01694979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1965-2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">La formation universitaire aux métiers du sport et de l’éducation physique en Bretagne : acteurs et territoires (1960-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LESPAGNOL André, LEPRINCE Mathieu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mutations de l’enseignement supérieur et de la recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-5134-3</w:t>
+              <w:t xml:space="preserve">Histoire de l’Enseignement Supérieur et de la Recherche en Bretagne (1945-2015). Déploiement territorial, diversification et essais de structuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-242, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694979v1</w:t>
+                <w:t xml:space="preserve">hal-01548321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières des institutions : le cas du sport scolaire</w:t>
               </w:r>
@@ -6032,51 +6032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E178C58"/>
+    <w:nsid w:val="1911AD23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6263,51 +6263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-nicolas-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0990-7499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143844903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2024.2332180" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136m3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ch&#232;bre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chebre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1760804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Desfontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1620732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v10n1p105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7152D4B8CDFA0BA5FF7D215E91C97F13AC55BB7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-nicolas-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0990-7499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143844903" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2024.2332180" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0107" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136m3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2023.2246409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960606v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ch&#232;bre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.149.0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1844187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chebre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2020.1760804" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Desfontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.10454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laffage-Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1620732" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04001875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1482842" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2018.1498072" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/res.v10n1p105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03067054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.199.0183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513162v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2015035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7152D4B8CDFA0BA5FF7D215E91C97F13AC55BB7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548376v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548384v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Loudcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dietschy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961119v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02531382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Javerlhiac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02534695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01548321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Valette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121996v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>