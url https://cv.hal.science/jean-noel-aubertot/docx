--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Noël Aubertot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-noel-aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6048-1553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARRIERE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/15-… Directeur de recherche 2ème classe - UMR AGIR, centre Occitanie-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09/07-12/14 Chargé de recherche 1ère classe - UMR AGIR, centre de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08/03-08/07 Chargé de recherche 1ère classe - UMR d’Agronomie INRA/INA P-G de Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08/99-08/03 Chargé de recherche 2ème classe - UMR d’Agronomie INRA/INA P-G de Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05/99-08/99 Post-doctorant - Unité d’Agronomie INRA de Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1998 Doctorant - Unité d’Agronomie INRA de Laon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1995 Professeur de physique-chimie – Olomouc, République Tchèque.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLOMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 Habilitation à Diriger les Recherches. INP Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 Doctorat en Agronomie de l’INA P-G, mention Très Honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 DEA Océanologie, Météorologie, Physique de l’Environnement. Université P&M Curie (Paris VI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 Maîtrise de Physique Fondamentale. Université Denis Diderot (Paris VII)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 Licence de Physique Fondamentale. Université Denis Diderot (Paris VII)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 DEUG Science et Structure de la Matière. Université Denis Diderot (Paris VII)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COORDINATION DE PROJETS EUROPEENS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Coordination du projet européen H2020 ReMIX (avec E Justes, Cirad)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2019 participation aux réunions de l’Executive Committee de l’European Research Group ENDURE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 Coordinateur du WP1 du projet européen PURE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Coordinateur de l’activité RA.2.1 du réseau d’Excellence européen ENDURE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 Coordinateur d'un programme européen Hubert Curien POLONIUM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COORDINATION DE PROJETS NATIONAUX</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 Projet Région Occitanie BAG’AGES-CISOL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 Projet SERV-0PEST soutenu par le MP ECOSERV</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2020 Coordination de nombreux projets ou lots de travail de projets ANR, Casdar, CTPS, programme pesticides, Promosol, PSPE ECOPHYTO, GIS GC HP2E, UVED, fondation Carasso, MP SMACH, ECOSERV, ACCAF (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EVALUATION DE LA RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Evaluation régulière de projets de recherche nationaux et internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 Président de la commission COLIBRI (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Président de la commission BELEM (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 Président de la commission VINSON (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Participation à la commission GOBI (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 Participation à la commission HCERES UR Plante et Systèmes de culture Horticoles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 Participation à la commission COLAS (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 Participation à la commission TELICA (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 Participation à la commission HCERES UMR SYSTEM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 Participation à la commission HCERES UR Bioagresseurs : analyse et maîtrise du risque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 Membre de la commission d'évaluation AERES de la Très Grande Unité Agroécologie de Dijon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 Membre des commissions d'évaluation des Unités Expérimentales INRA d'Epoisses, d'Auzeville, de Versailles-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-… Membre de la cellule de montage du PPI Protection Agroécologique des Cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2022 Membre du Pôle Informatique et Mathématiques pour les Agrobiosciences sur le pôle Toulousain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 Membre de la cellule de pilotage du méta-programme INRA SMACH (Sustainable MAnagement of Crop Health)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-… Animateur du Réseau Protection Intégrée des Cultures d'INRAE (et du CIRAD depuis mars 2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-… Membre de comités d’organisation de quatre conférences internationales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2022 Coordination d’une ressource pédagogique en ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-… Organisation d’écoles-chercheurs internationales (2008, 2009, 2012, 2014, 2016, 2 en 2018, 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-… Interventions sur la protection des cultures et la modélisation (30 à 50 h/an) :AgroParisTech ; Agrosup Dijon ; Bordeaux Sciences Agro ; Ecole d’Ingénieurs de Purpan, Toulouse ; Ecole Nationale Supérieure d’Agronomie Toulouse ; Montpellier SupAgro</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENCADREMENTS D'ETUDIANTS, PARTICIPATION A DES JURYS DIPLOMANTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de dix thèses de doctorat (dont une en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 32 stages de BTS, DESS, DEA, Licence, Master ou élèves ingénieurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 23 jurys de thèse et à 7 jurys d’HDR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONSEILS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-... Président du Conseil Scientifique de l'ARMEFLHOR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-... Membre du Comité d'Orientation Stratégique et Technique de l'ACTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- … Membre du Conseil d’Orientation Stratégique du Consortium biocontrôle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012- 2022 Membre du Conseil Scientifique de l'ARMEFLHOR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 Animateur du groupe nuisibilité de la commission Biovigilance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 Membre du Conseil Scientifique des Utilisateurs de l'Unité Expérimentale d'Epoisses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 Participation à des conseils scientifiques du CETIOM et d'ARVALIS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONTRIBUTION AU PLAN ECOPHYTO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-... Président du Comité Scientifique et Technique du plan ECOPHYTO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2020 Président du Comité d'Appui Scientifique et Technique à la Cellule d'Animation Nationale du réseau DEPHY du plan ECOPHYTO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 Membre du Comité Scientifique et Technique du portail </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ecophytopic.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 Président du comité de sélection de l’Appel à Projets DEPHY EXPE3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Président du comité de sélection de l’Appel à Projets DEPHY EXPE2 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 Président du comité de sélection de l’Appel à Projets DEPHY EXPE2 2017</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CENTRE TECHNIQUE PERMANENT DE LA SELECTION DES PLANTES CULTIVEES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-… Expert de la commission « description des lots VATE »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-… Membre de la section « Betteraves et chicorée industrielle »</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLATEFORMES INTERNET</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://quantipest.endure-network.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (concepteur ; implémentation : V Cellier ; UE Epoisses, Réseau PIC). Plateforme méthodologique pour aider à la conception de protocoles pour caractériser la composante biotique des agroécosystèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://pestobserver.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (co-concepteur ; implémentation : N Turenne, UMR LISIS, et V Cellier, UE Epoisses, réseau PIC). Plateforme mettant à disposition ca. 60000 Avertissements Agricoles et Bulletins de Santé du Végétal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://xpest.inrae.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (concepteur ; implémentation : G Robaldo, auto-entrepreneur ; MIAT). Plateforme innovante permettant le développement et l’utilisation de modèles dynamiques en ligne à l’aide d’une interface graphique intuitive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">www6.inra.fr/ipsim. Site bilingue français/anglais permettant de mettre à disposition des non spécialistes la demarche de modélisation qualitative IPSIM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil ODACE. Accompagner la réduction de l'usage des produits phytopharmaceutiques en vergers de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Borioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) indicateur(s) pour le suivi d'Ecophyto ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of innovative cropping systems diversified with oilseeds and protein crops: identification and resolution of methodological issues, using the Syppre experimental network as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Longis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), 26p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2023022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito Rapport d'activité 2022 Armmeflhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin technique Fertîle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for agroecological protection of rice. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 297, pp.108933. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved forecasting of coffee leaf rust by qualitative modeling: Design and expert validation of the ExpeRoya model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modeling of fruit fly injuries on chayote in Réunion: Development and transfer to users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Doizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.105367. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling crop diversification to support transitions towards more sustainable European agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Canali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15302/J-FASE-2021406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-Cirsium, a Qualitative Expert-Based Model to Predict Infestations of Cirsium arvense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2021.655383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pest management: good intentions, hard realities. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rica Joy Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris A.G. Wyckhuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00689-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the multiactor approach to research into practice using a workshop approach focusing on species mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane K. Aare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman R. Chongtham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Steen Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), pp.460-473. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15302/J-FASE-2021416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of early and conventional sowings on soybean establishment quality, nodulation and early biomass development under inoculation with Rhizoctonia solani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoFrontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), pp.205-218. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTOFR-12-20-0046-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges with Managing Disease Complexes during Application of Different Measures Against Foliar Diseases of Field Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin John Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (3), pp.616-627. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-07-20-1470-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.104967. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2021.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Simulate and Evaluate Effects of Adaptation Strategies to Climate Change on Wheat Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Hamernig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13th EFITA International Conference, 9 (1), pp.article number 21. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2021009021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMP-Coffee: A Hierarchical Multicriteria Model to Estimate the Profitability for Small Coffee Farming in Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidy Casilimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Solarte Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pest monitoring networks using a simulation-based approach to contribute to pesticide reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2021.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and plant health in relation to dynamic sustainment of Eh and pH homeostasis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 466 (1-2), pp.391-447. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05047-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOP : Systèmes de production tropicaux zéro pesticide de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin technique Fertîle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer vision system for automatic cherry beans detection on coffee trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonn Pablo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Corrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.142-153. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Why Effective Fungicides Against Individual Soilborne Pathogens Are Ineffective with Soilborne Pathogen Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barbetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.904-920. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1252-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.14. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, 17p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Sustainability of Fungicide Seed Treatments for Field Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.610-623. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1157-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Establishment SIMulator: a qualitative aggregative model to predict the role of phytobiomes on field crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin John Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), pp.327-339. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-05-20-0036-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection agroécologique appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moureaux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles. Supplément Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change affect sugar beet establishment of the 21st century? Insights from a simulation study using a crop emergence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 238, pp.64-73. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic factors affecting crop seed germination and seedling emergence: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432 (1-2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3780-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-Web, An Online Resource for Promoting Qualitative Aggregative Hierarchical Network Models to Predict Plant Disease Risk: Application to Brown Rust on Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (3), pp.488-499. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-16-1816-SR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen decades of antimicrobial copper compounds applied in agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Behlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey B. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0503-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shade, altitude and management on multiple ecosystem services in coffee agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia A. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (part B), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMDPtoolbox: A Matlab library for designing spatial management policies. Application to the long-term collective management of an airborne disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), 18 p. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection agroécologique des vergers de manguiers à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brun-Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.257-272. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137785874940083E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking of integrated pest management : a powerful approach to address common challenges in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nick E. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Boonekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour prendre en compte les effets de la variété, de la conduite et de l’environnement sur l’incidence et la sévérité des maladies de fin de cycle du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622672746905388E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of the farming context and environmental factors on cropping systems: A regional case study in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological management of cucurbit-infesting fruit fly: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulassi Atiama-Nurbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morguen Atiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.937-965. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0290-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of a sunflower canopy on Phomopsis helianthi epidemics as a function of cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2013.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances, solutions techniques et conception de systèmes de culture pour accompagner le développement des techniques culturales simplifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Landé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Leclech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.103-124. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/023g-4m98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Profile SIMulator, a qualitative aggregative modelling framework to predict crop injury profile as a function of cropping practices, and the abiotic and biotic environment. I. Conceptual bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Profile SIMulator, a Qualitative Aggregative Modelling Framework to Predict Injury Profile as a Function of Cropping Practices, and Abiotic and Biotic Environment. II. Proof of Concept: Design of IPSIM-Wheat-Eyespot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75829. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.141-153. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r30x-3r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of yield losses caused by potato late blight on eight cultivars with different levels of resistance to phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotonindraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (7), pp.935 - 942. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop losses due to diseases and their implications for global food production losses and food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Hollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Online, 19 p. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-012-0200-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Structure and Reproductive Behaviour Influence the Evolutionary Potential of a Fungal Phytopathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux quantifier l’inoculum primaire de mildiou. Traquer les repousses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotonindraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of genetic diversity of Medicago truncatula on germination and emergence using a crop emergence model for ideotype breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (8), pp.1367 - 1376. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: I. Description of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118 (1), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: II. Sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118 (1), pp.82-93. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between severity of blackleg (Leptosphaeria maculans/L. biglobosa species complex) and subsequent primary inoculum production on oilseed rape stubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01931.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma stem canker (Leptosphaeria maculans/L. biglobosa) of oilseed rape (Brassica napus) : is the G2 disease index a good indicator of the distribution of observed canker severities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (4), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9499-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating multiple pest damage in varying winter wheat production situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (1), pp.12-28. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2007.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two weather-based models for predicting the onset of seasonal release of ascospores of Leptosphaeria maculans or L. biglobosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moin U. Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce David Ledger Fitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art J. Diggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (3), pp.412-423. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2006.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seeders and tillage equipment on vertical distribution of oilseed rape stubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (1-2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved resistance management for durable disease control: A case study of phoma stem canker of oilseed rape (Brassica napus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Barbetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-3628-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Sampling and Assessment in Relation to the Spatial Pattern of Phoma Stem Canker (Leptosphaeria maculans) in Oilseed Rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EJPP.0000015359.61910.3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les résidus de culture pour contrôler les maladies : cas du phoma du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.16-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sowing date and nitrogen availability during vegetative stages on Leptosphaeria maculans development on winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (7), pp.635-645. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2003.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les résidus de culture pour contrôler le phoma du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can crown cankers caused by Leptosphaeria maculans be assessed in an oilseed rape field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blackleg News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note G2 : un indicateur robuste de la gravité de la nécrose au collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une protection intégrée du colza contre le phoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupeuble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de la protection intégrée du colza : exemple du phoma (Leptosphaeria maculans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupeuble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of parameter uncertainty on a model with adjusted parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are penetrometer measurements useful in predicting emergence of sugar beet (Beta vulgaris L.) seedlings through a crust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Souty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 241 (1), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for crop models : a new approach and application to a corn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 93 (4), pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple: a model for simulation of plant emergence predicting the effects of soil tillage and sowing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65 (2), pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of seedlings of sugar beet (Beta vulgaris L.) as affected by the size, roughness and position of aggregates in the seedbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 219, pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sugar beet seedbed structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63 (5), pp.1377-1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil pour l'amélioration de la durabilité de l'utilisation des produits phytopharmaceutiques. Etude de cas en maraîchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Grimbuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les Techniques d’Application de Produits de Protection des Plantes (CIETAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VEGEPHYL, Mar 2025, Montpellier, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la journée ECOPHYTO INTERDOM 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECOPHYTO INTERDOM. Saint-Pierre, La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saint-Pierre, Réunion. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat citoyen sur les enjeux de la recherche et des transitions agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Portes ouvertes de l'exploitation expérimentale « grandes cultures » du centre INRAE Occitanie-Toulouse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts for a new HRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop "Strengthening Pesticide Risk Indicators: Bridging Data, Policy, and EU Collaborations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la DG JRC à Bruxelles., Nov 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missions et travaux du Comité Scientifique et Technique Ecophyto - Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missions et travaux du Comité Scientifique et Technique Ecophyto - Présentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les indicateurs de la stratégie Ecophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECOPHYTO INTERDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saint-Pierre, Réunion. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the national action plan for pesticide reduction in France. Development of bioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Bioprotection for Sustainable Agriculture 2023 (IPBSA23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Can Tho, Vietnam. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Ecophyto, the French national action plan for pesticide reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Program in Sustainable Agriculture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Iowa, United States. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des pesticides dans les DROM : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du "Projet Territoires Durables : restitutions des résultats du projet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Webinaire, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated disease management of soilborne pathogen complexes: a complicated but achievable management challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin John Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Legume Root Diseases workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Comité Scientifique et Technique ECOPHYTO et des premières analyses menées sur l’évolution des ventes des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'Orientation Stratégique et de suivi du plan Ecophyto.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement sur la création du Comité Scientifique et Technique Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d'Administration de l'Office Français de la Biodiversité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of levels of infestation of Acyrthosyphon pisum in pea-wheat mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change affect sugar beet crop emergence of the 21st century? Insight from a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Anaheim, United States. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate, on ne vous a pas tout dit...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glyphosate, on ne vous a pas tout dit…à Eurêkafé Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimMat Diaporthe: un modèle pour prédire la dynamique de maturation des périthèces de Diaporthe helianthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DBN model to study the influence of epidemio surveillance networks on phytosanitary treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection intégrée des cultures à la protection agroécologique des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulassi Nurbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMT FioriMed –ARMEFLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Pierre, La Réunion. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling damage caused by multiple pests on sunflower under climate change: methodological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sunflower and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to better understand the role of phytobiome on field crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to evaluate the influence of spatial and temporal structure of an epidemiological surveillance network on the intensity of phytosanitary treatments on crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impacts and extension process of conservation biological control in mango orchards in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Frago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vanhuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Contrai of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable collective pest management using a Graph-based Markov Decision Processes framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées pour une meilleure gestion des principaux bioagresseurs du tournesol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Echanges Tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPEST: plateforme de modélisation en ligne pour la création et le développement de modèles de nuisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Avignon, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sunflower fungal complex to help design integrated management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HISTOPEST: Recueil, mise en forme et mise a disposition de donnees historiques nationales sur les pressions biotiques en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme INRA Gestion durable de la santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPM design and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the implementation of IPM in EU: The contribution of pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Kudsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-WHEAT brown rust, (Injury Profile SIMulator), a hierarchical , aggregative and qualitative model to predict brown rust severity as a function of cropping practices, soil, climate and field environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Cereal Rusts and Powdery Mildews Conference, Helsingor, Denmark, 5-8 July 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by coffee agroecosystems across a range of topo-climatic conditions and management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Krolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. 461 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Systémique pour appréhender les communautés de bioagresseurs : application à la Protection Intégrée du Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme Pesticides du Ministère de l'Ecologie, du Développement Durable et de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of a sunflower canopy on Phomopsis helianthi epidemics as a function of cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. PURE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-PEST, an online generic modelling platform to design models that simulate crop losses as a function of injury profiles and production situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Zerourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. PURE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des épidémies et des résistances variétales à l'échelle d'un territoire : cas du mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINELINK International : Innovations in the international wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Phoma macdonaldii (Leptosphaeria lindquistii) epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Descorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotonindraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Sunflower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic consequences of Phomopsis helianthi on two sunflower hybrids: analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Sunflower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evolution of the AvrLm7 avirulence gene of Leptosphaeria maculans under resistance gene selection in the field is driven by its genomic location, sexual reproduction and cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Daverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian L. Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. pp.54-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Care About Crop Loss? Impacts on Science, Production, and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-IPPC Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of volunteer density under the influence of cropping practices: a contribution to the modelling of primary inoculum of Phytophthora infestans in potato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotonindraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euroblight Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for crop protection against diseases : fusarium species case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Fusarium seminar : fusarium - mycotoxins, taxonomy, pathogeneticy and host resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Mycotoxicology (ISM). Bari, INT., Sep 2010, Radzikow, Poland. pp.35 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based Markov decision process framework applied to the optimization of strategies for integrated management of diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Phytopathological Society and Society of Nemato- logist joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov decision process for integrated pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation (MODSIM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction de la prise en compte des bioagresseurs dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural control : an alternative method for containing phoma stem canker (Leptosphaeria maculans) of oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the amount of oilseed rape residues left at the soil surface after different soil tillage operations. Contribution to the Integrated Pest Management of phoma stem canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence Internationale sur les maladies des plantes (AFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de recherche pluridisciplinaire au service d'une innovation : le cas de la gestion durable des résistances du colza au Phoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées Olivier de Serre. Entretiens du Pradel : Agronomes et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Mirabel, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can crown cankers caused by Leptosphaeria maculans be assessed in an oilseed rape field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Blackleg Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of superficial and deep soil tillage on the vertical distribution of oilseed rape stubble : contribution to the integrated pest management of phoma stem canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of soil surface oilseed rape stubbles and their ability to produce spores of Leptosphaeria maculans : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de la date de semis et de la disponibilité en azote à l'automne sur le développement du phoma chez deux variétés de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Crivineanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conférence internationale sur les Moyens Alternatifs de Lutte contre les Organismes Nuisibles aux Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable characterisation of pest populations is required to develop integrated pest management strategies. Case study of blackleg disease in oilseed rape crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma du colza : vers une protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupeuble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles du Cetiom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of the sowing date and nitrogen availability during autumn on blackleg development on two oilseed rape cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Crivineanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Crucifer Genetics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple : a model for simulation of plant emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état du lit de semences sur les levées de betterave : étude par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Congrès de l'IIRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Séville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Drusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.415-416, Book of abstract - 18th Congress of the European Society for Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling Centre Occitanie-Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21, pp.EGU2019-15930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of levels of infestation of Acyrthosyphon pisum in pea-wheat mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple grapevine growth model: towards grape-pest, a x-pest model of damage caused by multiple pests on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. , 2015, IPM Innovation in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in multiple pests modelling: IPSIM (Injury Profile SIMulator) a hierarchical qualitative modelling framework to predict injury profiles as a function of cropping practices, soil, climate and field environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for IPM : advances in the methodological workpackage of PURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Langrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 334 p., 2013, Future IPM in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lo-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Tournesol, 10 années de recherches collaboratives - Résultats marquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terres Inovia, 33 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gloanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture et environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Expertise scientifique collective Inra-Cemagref (décembre 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 120 p., 2007, Expertises Collectives, 13 978-2-7592-0048-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques. In Agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2024, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du projet «ST0P» : Systèmes de culture Tropicaux Zéro Pesticide de synthèse -2018-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COORDINATION RÉALISATION : Rachel Graindorge (Armeflhor) et Luc Vanhuffel (Chambre d'agriculture de La Réunion) PHOTOS Romuald Fontaine (RF), Camille BORTOLI, Rachel Graindorge (RG), Luc Vanhuffel (LV), Yannick AH-HOT (YA), Dominique Traullé (DT), Joël Huat (JH) REMERCIEMENTS Un grand merci aux agricultrices et agriculteurs ayant participé et suivi le projet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-conception et évaluation de systèmes de culture agroécologiques en milieu tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-7, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques et leurs conséquences sur l’état sanitaire des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions QUAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological Protection to Support Plant Health: Where the Microbiota Fits In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-125, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Encyclopédie pratique de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Dr Anton J. Haverkort et Dr Catherine Chatot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pratique de la pomme de terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AARDAPPELWERELD MAGAZINE, 2020, 9789082897418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/b4vj-9e56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une protection agroécologique des cultures en phase d’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE - Arvalis Institut du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2020, Savoir Faire (Quae), 9782759229567 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection agroécologique pour le maintien de la santé des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376p., 2020, Savoir faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE, un outil de modélisation de l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Arvalis - Institut du végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2020, Savoir faire, 9782759229550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of agroecological horticultural systems in Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The agroecological transition of agricultural systems in the Global South.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.127-140, 2019, 978-2-7592-3056-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection intégrée des cultures : d’une combinaison de techniques à une valorisation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-246, 2019, 978-2-7592-2937-6. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de systèmes agro‑écologiques horticoles à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agro-ecologique des agricultures du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Programme scientifique Seine-Aval, 978-2-7592-2822-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological Protection of Mango Orchards in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaba S.; Smith B.; Lichtfouse E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (Chapter 8), </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-307, 2018, Sustainable Agriculture Reviews, 978-3-319-90308-8. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synoptic View of the Methods Available to Achieve ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Agricultural Practices on Biotic Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Agronomy Be Dissolved into Agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback and Common Approaches to Agroecological Crop Protection: Further Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gloanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1185-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rés0Pest: An Experimental Network of Pesticide-FreeCropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological Transition Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gloanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1185-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, an Essential Tool for ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deguine, J.-P., Gloanec, C., Laurent, P., Ratnadass, A., Aubertot, J.-N. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Pest Control Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés de la transition agroécologique: Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir et adapter les méthodes: Techniques élémentaires de contrôle des bioagressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir et adapter les méthodes: Une vision synoptique des méthodes disponibles pour construire la PAEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décliner les principes de l’agroécologie à la protection des cultures: les contours de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Protection agroécologique des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir et adapter les méthodes: Analyse des effets des pratiques agricoles sur les stress biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir et adapter les méthodes: La modélisation, un outil essentiel pour la mise en oeuvre de la PAEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/z4qt-5r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés de la transition agroécologique: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 400 p., 2015, Savoir Faire (Quae)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interaction networks for enhanced ecosystem services in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Radoszycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 524p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE (SIMulation of PLant Emergence) : a model for predicting crop emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorsainvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of seeds : Recent research advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des bases de données disponibles en France en lien direct ou indirect avec les produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect économiques de la régulation des pollutions par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture et environnement : réduire l'utilisation des pesticides et limiter leurs impacts environnementaux. Rapport d'Expertise scientifique collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.5-1-5-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnault Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexix Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564733v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un indicateur harmonisé pour quantifier l'utilisation des produits phytopharmaceutiques et les risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2025, 136p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 61p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation pour une simplification du calcul du NODU.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du projet SUNFLOWERPEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate use and alternatives in French agriculture - Avoiding glyphosate, taming the heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et alternatives au glyphosate dans l’agriculture française. Rapport Inra à la saisine Ref TR507024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses et recommandations du Comité d'Appui Scientifique et Technique à la Cellule d'Animation Nationale du dispositif DEPHY du plan ECOPHYTO 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Pinochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une dynamique collective à mettre en place pour le développement et l'usage d'une base de données sur les systèmes de culture à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport en réponse à une Lettre de Mission Département E&amp;A, 2 octobre 2009, INRA, auto-saisine. 2009, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture, environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2005, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture et environnement : réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Synthèse du rapport de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea; INRA. 2005, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture, environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2005, 688 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point d'un modèle de prévision des levées : Modélisation de l'état structural du lit de semences et de ses effets sur la levée. Application à la betterave sucrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon; Institut Technique de la Betterave; Biopôle Végétal Picard, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02839833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches innovantes pour appréhender la complexité des agroécosystèmes : contribution à l'amélioration des services de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les indicateurs du plan Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. ENSAT - Toulouse, France. 2024, 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des bases de données disponibles en France en lien direct ou indirect avec les produits phytopharmaceutiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt des pesticides : doux rêve ou objectif réaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bonnevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId730"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Noël Aubertot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-noel-aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6048-1553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CARRIERE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/15-… Directeur de recherche 2ème classe - UMR AGIR, centre Occitanie-Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">09/07-12/14 Chargé de recherche 1ère classe - UMR AGIR, centre de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08/03-08/07 Chargé de recherche 1ère classe - UMR d’Agronomie INRA/INA P-G de Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">08/99-08/03 Chargé de recherche 2ème classe - UMR d’Agronomie INRA/INA P-G de Grignon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">05/99-08/99 Post-doctorant - Unité d’Agronomie INRA de Toulouse.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1995-1998 Doctorant - Unité d’Agronomie INRA de Laon.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1995 Professeur de physique-chimie – Olomouc, République Tchèque.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DIPLOMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 Habilitation à Diriger les Recherches. INP Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 Doctorat en Agronomie de l’INA P-G, mention Très Honorable avec félicitations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993 DEA Océanologie, Météorologie, Physique de l’Environnement. Université P&M Curie (Paris VI)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992 Maîtrise de Physique Fondamentale. Université Denis Diderot (Paris VII)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991 Licence de Physique Fondamentale. Université Denis Diderot (Paris VII)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 DEUG Science et Structure de la Matière. Université Denis Diderot (Paris VII)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COORDINATION DE PROJETS EUROPEENS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2021 Coordination du projet européen H2020 ReMIX (avec E Justes, Cirad)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2019 participation aux réunions de l’Executive Committee de l’European Research Group ENDURE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 Coordinateur du WP1 du projet européen PURE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 Coordinateur de l’activité RA.2.1 du réseau d’Excellence européen ENDURE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008 Coordinateur d'un programme européen Hubert Curien POLONIUM</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COORDINATION DE PROJETS NATIONAUX</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 Projet Région Occitanie BAG’AGES-CISOL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2020 Projet SERV-0PEST soutenu par le MP ECOSERV</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003-2020 Coordination de nombreux projets ou lots de travail de projets ANR, Casdar, CTPS, programme pesticides, Promosol, PSPE ECOPHYTO, GIS GC HP2E, UVED, fondation Carasso, MP SMACH, ECOSERV, ACCAF (INRA)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EVALUATION DE LA RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013- Evaluation régulière de projets de recherche nationaux et internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 Président de la commission COLIBRI (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 Président de la commission BELEM (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 Président de la commission VINSON (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 Participation à la commission GOBI (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 Participation à la commission HCERES UR Plante et Systèmes de culture Horticoles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 Participation à la commission COLAS (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 Participation à la commission TELICA (CIRAD)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 Participation à la commission HCERES UMR SYSTEM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 Participation à la commission HCERES UR Bioagresseurs : analyse et maîtrise du risque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 Membre de la commission d'évaluation AERES de la Très Grande Unité Agroécologie de Dijon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 Membre des commissions d'évaluation des Unités Expérimentales INRA d'Epoisses, d'Auzeville, de Versailles-Grignon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-… Membre de la cellule de montage du PPI Protection Agroécologique des Cultures</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2022 Membre du Pôle Informatique et Mathématiques pour les Agrobiosciences sur le pôle Toulousain</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2018 Membre de la cellule de pilotage du méta-programme INRA SMACH (Sustainable MAnagement of Crop Health)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-… Animateur du Réseau Protection Intégrée des Cultures d'INRAE (et du CIRAD depuis mars 2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-… Membre de comités d’organisation de quatre conférences internationales</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2022 Coordination d’une ressource pédagogique en ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008-… Organisation d’écoles-chercheurs internationales (2008, 2009, 2012, 2014, 2016, 2 en 2018, 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-… Interventions sur la protection des cultures et la modélisation (30 à 50 h/an) :AgroParisTech ; Agrosup Dijon ; Bordeaux Sciences Agro ; Ecole d’Ingénieurs de Purpan, Toulouse ; Ecole Nationale Supérieure d’Agronomie Toulouse ; Montpellier SupAgro</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENCADREMENTS D'ETUDIANTS, PARTICIPATION A DES JURYS DIPLOMANTS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de dix thèses de doctorat (dont une en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 32 stages de BTS, DESS, DEA, Licence, Master ou élèves ingénieurs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à 23 jurys de thèse et à 7 jurys d’HDR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONSEILS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-... Président du Conseil Scientifique de l'ARMEFLHOR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-... Membre du Comité d'Orientation Stratégique et Technique de l'ACTA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- … Membre du Conseil d’Orientation Stratégique du Consortium biocontrôle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012- 2022 Membre du Conseil Scientifique de l'ARMEFLHOR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011-2015 Animateur du groupe nuisibilité de la commission Biovigilance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 Membre du Conseil Scientifique des Utilisateurs de l'Unité Expérimentale d'Epoisses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009-2012 Participation à des conseils scientifiques du CETIOM et d'ARVALIS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CONTRIBUTION AU PLAN ECOPHYTO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-... Président du Comité Scientifique et Technique du plan ECOPHYTO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2020 Président du Comité d'Appui Scientifique et Technique à la Cellule d'Animation Nationale du réseau DEPHY du plan ECOPHYTO</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2020 Membre du Comité Scientifique et Technique du portail </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ecophytopic.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 Président du comité de sélection de l’Appel à Projets DEPHY EXPE3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 Président du comité de sélection de l’Appel à Projets DEPHY EXPE2 2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 Président du comité de sélection de l’Appel à Projets DEPHY EXPE2 2017</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CENTRE TECHNIQUE PERMANENT DE LA SELECTION DES PLANTES CULTIVEES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-… Expert de la commission « description des lots VATE »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-… Membre de la section « Betteraves et chicorée industrielle »</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PLATEFORMES INTERNET</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://quantipest.endure-network.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (concepteur ; implémentation : V Cellier ; UE Epoisses, Réseau PIC). Plateforme méthodologique pour aider à la conception de protocoles pour caractériser la composante biotique des agroécosystèmes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://pestobserver.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (co-concepteur ; implémentation : N Turenne, UMR LISIS, et V Cellier, UE Epoisses, réseau PIC). Plateforme mettant à disposition ca. 60000 Avertissements Agricoles et Bulletins de Santé du Végétal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://xpest.inrae.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (concepteur ; implémentation : G Robaldo, auto-entrepreneur ; MIAT). Plateforme innovante permettant le développement et l’utilisation de modèles dynamiques en ligne à l’aide d’une interface graphique intuitive</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">www6.inra.fr/ipsim. Site bilingue français/anglais permettant de mettre à disposition des non spécialistes la demarche de modélisation qualitative IPSIM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outil ODACE. Accompagner la réduction de l'usage des produits phytopharmaceutiques en vergers de pommiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Borioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) indicateur(s) pour le suivi d'Ecophyto ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infos CTIFL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of innovative cropping systems diversified with oilseeds and protein crops: identification and resolution of methodological issues, using the Syppre experimental network as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Longis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet de Cordoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), 26p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2023022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito Rapport d'activité 2022 Armmeflhor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin technique Fertîle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de produits phyto­pharmaceutiques : quelle influence des cahiers des charges des filières agroalimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grimonprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Côte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for agroecological protection of rice. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dionisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 297, pp.108933. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved forecasting of coffee leaf rust by qualitative modeling: Design and expert validation of the ExpeRoya model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Motisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 197, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pest management: good intentions, hard realities. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rica Joy Flor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris A.G. Wyckhuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (3), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00689-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling crop diversification to support transitions towards more sustainable European agri-food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Paresys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Canali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), pp.474-480. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15302/J-FASE-2021406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-Cirsium, a Qualitative Expert-Based Model to Predict Infestations of Cirsium arvense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Bohanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2021.655383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating the multiactor approach to research into practice using a workshop approach focusing on species mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Hauggaard - Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane K. Aare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine A. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman R. Chongtham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Steen Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Agricultural Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (3), pp.460-473. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15302/J-FASE-2021416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.104967. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2021.104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges with Managing Disease Complexes during Application of Different Measures Against Foliar Diseases of Field Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin John Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanveer N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (3), pp.616-627. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-07-20-1470-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of early and conventional sowings on soybean establishment quality, nodulation and early biomass development under inoculation with Rhizoctonia solani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhytoFrontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (3), pp.205-218. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTOFR-12-20-0046-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Simulate and Evaluate Effects of Adaptation Strategies to Climate Change on Wheat Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Hamernig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13th EFITA International Conference, 9 (1), pp.article number 21. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2021009021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMP-Coffee: A Hierarchical Multicriteria Model to Estimate the Profitability for Small Coffee Farming in Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidy Casilimas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Solarte Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (15), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11156880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pest monitoring networks using a simulation-based approach to contribute to pesticide reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tpb.2021.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and plant health in relation to dynamic sustainment of Eh and pH homeostasis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Peter Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 466 (1-2), pp.391-447. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05047-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STOP : Systèmes de production tropicaux zéro pesticide de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin technique Fertîle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative modeling of fruit fly injuries on chayote in Réunion: Development and transfer to users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Doizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.105367. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.14. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, 17p. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Sustainability of Fungicide Seed Treatments for Field Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.610-623. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1157-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Establishment SIMulator: a qualitative aggregative model to predict the role of phytobiomes on field crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin John Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), pp.327-339. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-05-20-0036-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection agroécologique appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moureaux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin, M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles. Supplément Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computer vision system for automatic cherry beans detection on coffee trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhonn Pablo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Corrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.142-153. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Why Effective Fungicides Against Individual Soilborne Pathogens Are Ineffective with Soilborne Pathogen Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barbetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.904-920. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1252-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change affect sugar beet establishment of the 21st century? Insights from a simulation study using a crop emergence model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 238, pp.64-73. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic factors affecting crop seed germination and seedling emergence: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432 (1-2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3780-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-Web, An Online Resource for Promoting Qualitative Aggregative Hierarchical Network Models to Predict Plant Disease Risk: Application to Brown Rust on Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (3), pp.488-499. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-12-16-1816-SR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen decades of antimicrobial copper compounds applied in agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebrahim Osdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Behlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Köhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey B. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-018-0503-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'épidémiosurveillance apporte ou n'apporte pas encore à la moindre dépendance aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (Août), pp.81-91. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138439824957573E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shade, altitude and management on multiple ecosystem services in coffee agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia A. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (part B), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMDPtoolbox: A Matlab library for designing spatial management policies. Application to the long-term collective management of an airborne disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), 18 p. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection agroécologique des vergers de manguiers à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brun-Vitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.257-272. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137785874940083E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking of integrated pest management : a powerful approach to address common challenges in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nick E. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Boonekamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the impact of the farming context and environmental factors on cropping systems: A regional case study in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.21 - 29. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour prendre en compte les effets de la variété, de la conduite et de l’environnement sur l’incidence et la sévérité des maladies de fin de cycle du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622672746905388E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological management of cucurbit-infesting fruit fly: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulassi Atiama-Nurbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Augusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morguen Atiama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.937-965. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0290-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances, solutions techniques et conception de systèmes de culture pour accompagner le développement des techniques culturales simplifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Landé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathael Leclech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.103-124. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/023g-4m98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of a sunflower canopy on Phomopsis helianthi epidemics as a function of cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2013.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Profile SIMulator, a qualitative aggregative modelling framework to predict crop injury profile as a function of cropping practices, and the abiotic and biotic environment. I. Conceptual bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0073202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Profile SIMulator, a Qualitative Aggregative Modelling Framework to Predict Injury Profile as a Function of Cropping Practices, and Abiotic and Biotic Environment. II. Proof of Concept: Design of IPSIM-Wheat-Eyespot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75829. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.141-153. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/r30x-3r77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop losses due to diseases and their implications for global food production losses and food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ficke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Hollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Online, 19 p. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-012-0200-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Structure and Reproductive Behaviour Influence the Evolutionary Potential of a Fungal Phytopathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of yield losses caused by potato late blight on eight cultivars with different levels of resistance to phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotonindraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (7), pp.935 - 942. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-11-0752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour mieux quantifier l’inoculum primaire de mildiou. Traquer les repousses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotonindraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the impact of genetic diversity of Medicago truncatula on germination and emergence using a crop emergence model for ideotype breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brunel-Muguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (8), pp.1367 - 1376. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: I. Description of the model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118 (1), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPPOM-WOSR: A Simulator for Integrated Pathogen POpulation Management of phoma stem canker on Winter OilSeed Rape: II. Sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 118 (1), pp.82-93. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between severity of blackleg (Leptosphaeria maculans/L. biglobosa species complex) and subsequent primary inoculum production on oilseed rape stubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01931.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma stem canker (Leptosphaeria maculans/L. biglobosa) of oilseed rape (Brassica napus) : is the G2 disease index a good indicator of the distribution of observed canker severities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (4), pp.515-522. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9499-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating multiple pest damage in varying winter wheat production situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lebard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (1), pp.12-28. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2007.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two weather-based models for predicting the onset of seasonal release of ascospores of Leptosphaeria maculans or L. biglobosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moin U. Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce David Ledger Fitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art J. Diggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun J. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (3), pp.412-423. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2006.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of seeders and tillage equipment on vertical distribution of oilseed rape stubble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (1-2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved resistance management for durable disease control: A case study of phoma stem canker of oilseed rape (Brassica napus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.U. Salam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Barbetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114 (1), pp.91-106. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-3628-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Sampling and Assessment in Relation to the Spatial Pattern of Phoma Stem Canker (Leptosphaeria maculans) in Oilseed Rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EJPP.0000015359.61910.3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les résidus de culture pour contrôler les maladies : cas du phoma du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.16-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of sowing date and nitrogen availability during vegetative stages on Leptosphaeria maculans development on winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (7), pp.635-645. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2003.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les résidus de culture pour contrôler le phoma du colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La note G2 : un indicateur robuste de la gravité de la nécrose au collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette A. Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une protection intégrée du colza contre le phoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dupeuble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de la protection intégrée du colza : exemple du phoma (Leptosphaeria maculans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupeuble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (3), pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can crown cankers caused by Leptosphaeria maculans be assessed in an oilseed rape field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blackleg News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of parameter uncertainty on a model with adjusted parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are penetrometer measurements useful in predicting emergence of sugar beet (Beta vulgaris L.) seedlings through a crust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Souty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 241 (1), pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for crop models : a new approach and application to a corn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 93 (4), pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple: a model for simulation of plant emergence predicting the effects of soil tillage and sowing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65 (2), pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of seedlings of sugar beet (Beta vulgaris L.) as affected by the size, roughness and position of aggregates in the seedbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 219, pp.211-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sugar beet seedbed structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63 (5), pp.1377-1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil pour l'amélioration de la durabilité de l'utilisation des produits phytopharmaceutiques. Etude de cas en maraîchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Grimbuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sur les Techniques d’Application de Produits de Protection des Plantes (CIETAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VEGEPHYL, Mar 2025, Montpellier, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts for a new HRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop "Strengthening Pesticide Risk Indicators: Bridging Data, Policy, and EU Collaborations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la DG JRC à Bruxelles., Nov 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les indicateurs de la stratégie Ecophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECOPHYTO INTERDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saint-Pierre, Réunion. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missions et travaux du Comité Scientifique et Technique Ecophyto - Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missions et travaux du Comité Scientifique et Technique Ecophyto - Présentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat citoyen sur les enjeux de la recherche et des transitions agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Portes ouvertes de l'exploitation expérimentale « grandes cultures » du centre INRAE Occitanie-Toulouse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion de la journée ECOPHYTO INTERDOM 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECOPHYTO INTERDOM. Saint-Pierre, La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saint-Pierre, Réunion. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of Ecophyto, the French national action plan for pesticide reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate Program in Sustainable Agriculture Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Iowa, United States. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the national action plan for pesticide reduction in France. Development of bioprotection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Bioprotection for Sustainable Agriculture 2023 (IPBSA23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Can Tho, Vietnam. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des pesticides dans les DROM : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du "Projet Territoires Durables : restitutions des résultats du projet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Webinaire, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated disease management of soilborne pathogen complexes: a complicated but achievable management challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin John Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Legume Root Diseases workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Comité Scientifique et Technique ECOPHYTO et des premières analyses menées sur l’évolution des ventes des produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité d'Orientation Stratégique et de suivi du plan Ecophyto.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d’avancement sur la création du Comité Scientifique et Technique Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d'Administration de l'Office Français de la Biodiversité.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate change affect sugar beet crop emergence of the 21st century? Insight from a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Anaheim, United States. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of levels of infestation of Acyrthosyphon pisum in pea-wheat mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate, on ne vous a pas tout dit...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glyphosate, on ne vous a pas tout dit…à Eurêkafé Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DBN model to study the influence of epidemio surveillance networks on phytosanitary treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées Francophones sur les Réseaux Bayésiens et les Modèles Graphiques Probabilistes 2018 (JFRB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection intégrée des cultures à la protection agroécologique des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulassi Nurbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMT FioriMed –ARMEFLHOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Pierre, La Réunion. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to better understand the role of phytobiome on field crop establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling damage caused by multiple pests on sunflower under climate change: methodological reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sunflower and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimMat Diaporthe: un modèle pour prédire la dynamique de maturation des périthèces de Diaporthe helianthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conférence Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic impacts and extension process of conservation biological control in mango orchards in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Frago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vanhuffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Biological Contrai of Arthropods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Langkawi, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach to evaluate the influence of spatial and temporal structure of an epidemiological surveillance network on the intensity of phytosanitary treatments on crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sunflower fungal complex to help design integrated management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable collective pest management using a Graph-based Markov Decision Processes framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPEST: plateforme de modélisation en ligne pour la création et le développement de modèles de nuisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Avignon, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées pour une meilleure gestion des principaux bioagresseurs du tournesol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Echanges Tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HISTOPEST: Recueil, mise en forme et mise a disposition de donnees historiques nationales sur les pressions biotiques en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme INRA Gestion durable de la santé des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by coffee agroecosystems across a range of topo-climatic conditions and management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Krolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. 461 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal evolution of pathogen stresses in bread wheat in France: study of rusts and septoria coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. journée IDEEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Gif-sur-Yvette, FRA. Université Paris Sud - Paris 11 (UP11), FRA. AgroParisTech, FRA. Institut National de la Recherche Agronomique (INRA). Institut de Recherche pour le Développement (IRD)., Oct 2015, Gif-sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSIM-WHEAT brown rust, (Injury Profile SIMulator), a hierarchical , aggregative and qualitative model to predict brown rust severity as a function of cropping practices, soil, climate and field environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Cereal Rusts and Powdery Mildews Conference, Helsingor, Denmark, 5-8 July 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsingor, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on the implementation of IPM in EU: The contribution of pure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Kudsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPM design and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Systémique pour appréhender les communautés de bioagresseurs : application à la Protection Intégrée du Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme Pesticides du Ministère de l'Ecologie, du Développement Durable et de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationship between production situation drivers and cropping systems at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.323-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-PEST, an online generic modelling platform to design models that simulate crop losses as a function of injury profiles and production situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Zerourou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. PURE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie et Recherche INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable des épidémies et des résistances variétales à l'échelle d'un territoire : cas du mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINELINK International : Innovations in the international wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité du développement et de la valorisation d’une base de données sur l’évolution des pressions biotiques dans les parcelles agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agerberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOPHYTO Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of a sunflower canopy on Phomopsis helianthi epidemics as a function of cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. PURE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic consequences of Phomopsis helianthi on two sunflower hybrids: analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Sunflower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evolution of the AvrLm7 avirulence gene of Leptosphaeria maculans under resistance gene selection in the field is driven by its genomic location, sexual reproduction and cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Daverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian L. Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X X. Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. pp.54-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Phoma macdonaldii (Leptosphaeria lindquistii) epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Descorps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotonindraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Sunflower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Care About Crop Loss? Impacts on Science, Production, and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-IPPC Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Honolulu, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of volunteer density under the influence of cropping practices: a contribution to the modelling of primary inoculum of Phytophthora infestans in potato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toky Rakotonindraina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Euroblight Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, St Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling for crop protection against diseases : fusarium species case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Fusarium seminar : fusarium - mycotoxins, taxonomy, pathogeneticy and host resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Mycotoxicology (ISM). Bari, INT., Sep 2010, Radzikow, Poland. pp.35 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based Markov decision process framework applied to the optimization of strategies for integrated management of diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Phytopathological Society and Society of Nemato- logist joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov decision process for integrated pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Sabbadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Modelling and Simulation (MODSIM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction de la prise en compte des bioagresseurs dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the amount of oilseed rape residues left at the soil surface after different soil tillage operations. Contribution to the Integrated Pest Management of phoma stem canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conférence Internationale sur les maladies des plantes (AFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of superficial and deep soil tillage on the vertical distribution of oilseed rape stubble : contribution to the integrated pest management of phoma stem canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de recherche pluridisciplinaire au service d'une innovation : le cas de la gestion durable des résistances du colza au Phoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées Olivier de Serre. Entretiens du Pradel : Agronomes et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Mirabel, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can crown cankers caused by Leptosphaeria maculans be assessed in an oilseed rape field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Blackleg Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of soil surface oilseed rape stubbles and their ability to produce spores of Leptosphaeria maculans : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural control : an alternative method for containing phoma stem canker (Leptosphaeria maculans) of oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma du colza : vers une protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupeuble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Annuelles du Cetiom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable characterisation of pest populations is required to develop integrated pest management strategies. Case study of blackleg disease in oilseed rape crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.159-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of the sowing date and nitrogen availability during autumn on blackleg development on two oilseed rape cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Crivineanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Crucifer Genetics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets de la date de semis et de la disponibilité en azote à l'automne sur le développement du phoma chez deux variétés de colza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Crivineanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conférence internationale sur les Moyens Alternatifs de Lutte contre les Organismes Nuisibles aux Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'état du lit de semences sur les levées de betterave : étude par simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Congrès de l'IIRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Séville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple : a model for simulation of plant emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques limitant le recours aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du groupe Français de Recherche sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a tool to support the design of plant protection solutions in the context of fruit growing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Borg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Drusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.415-416, Book of abstract - 18th Congress of the European Society for Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling Centre Occitanie-Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards control of Ascochyta Blight in pea/wheat intercrops using qualitative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Crop Modelling Symposium (iCROPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, Crop modelling for Agriculture and Food Security under Global Change (ICROPM 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of volumetric water content in conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixtine Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21, pp.EGU2019-15930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of levels of infestation of Acyrthosyphon pisum in pea-wheat mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple grapevine growth model: towards grape-pest, a x-pest model of damage caused by multiple pests on grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. , 2015, IPM Innovation in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in multiple pests modelling: IPSIM (Injury Profile SIMulator) a hierarchical qualitative modelling framework to predict injury profiles as a function of cropping practices, soil, climate and field environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PURE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for IPM : advances in the methodological workpackage of PURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Holst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Langrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy. 334 p., 2013, Future IPM in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the SIPPOM-WOSR model for evaluation of management scenarios towards control of blackleg of winter oilseed rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lo-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Rapeseed Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gloanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Tournesol, 10 années de recherches collaboratives - Résultats marquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terres Inovia, 33 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture et environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Expertise scientifique collective Inra-Cemagref (décembre 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 120 p., 2007, Expertises Collectives, 13 978-2-7592-0048-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques. In Agriculture de conservation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2024, 978-2-7592-3566-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience du projet «ST0P» : Systèmes de culture Tropicaux Zéro Pesticide de synthèse -2018-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COORDINATION RÉALISATION : Rachel Graindorge (Armeflhor) et Luc Vanhuffel (Chambre d'agriculture de La Réunion) PHOTOS Romuald Fontaine (RF), Camille BORTOLI, Rachel Graindorge (RG), Luc Vanhuffel (LV), Yannick AH-HOT (YA), Dominique Traullé (DT), Joël Huat (JH) REMERCIEMENTS Un grand merci aux agricultrices et agriculteurs ayant participé et suivi le projet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-conception et évaluation de systèmes de culture agroécologiques en milieu tropical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-7, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques et leurs conséquences sur l’état sanitaire des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions QUAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-187, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological Protection to Support Plant Health: Where the Microbiota Fits In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-125, 2022, 978-94-024-2150-7. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une protection agroécologique des cultures en phase d’implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE - Arvalis Institut du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.440, 2020, Savoir Faire (Quae), 9782759229567 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection agroécologique pour le maintien de la santé des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico-Chiarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 376p., 2020, Savoir faire, 978-2-7592-3076-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE, un outil de modélisation de l'implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae; Arvalis - Institut du végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2020, Savoir faire, 9782759229550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/b4vj-9e56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Encyclopédie pratique de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pr Dr Anton J. Haverkort et Dr Catherine Chatot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie pratique de la pomme de terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AARDAPPELWERELD MAGAZINE, 2020, 9789082897418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of agroecological horticultural systems in Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The agroecological transition of agricultural systems in the Global South.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.127-140, 2019, 978-2-7592-3056-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection intégrée des cultures : d’une combinaison de techniques à une valorisation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-246, 2019, 978-2-7592-2937-6. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological Protection of Mango Orchards in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chiroleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaba S.; Smith B.; Lichtfouse E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28 (Chapter 8), </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-307, 2018, Sustainable Agriculture Reviews, 978-3-319-90308-8. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de systèmes agro‑écologiques horticoles à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles de Cambiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hand Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transition agro-ecologique des agricultures du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Programme scientifique Seine-Aval, 978-2-7592-2822-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Synoptic View of the Methods Available to Achieve ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback and Common Approaches to Agroecological Crop Protection: Further Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gloanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1185-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Agricultural Practices on Biotic Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Agronomy Be Dissolved into Agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological Transition Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Deguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gloanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ratnadass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1185-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, an Essential Tool for ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deguine, J.-P., Gloanec, C., Laurent, P., Ratnadass, A., Aubertot, J.-N. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rés0Pest: An Experimental Network of Pesticide-FreeCropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Pest Control Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décliner les principes de l’agroécologie à la protection des cultures: les contours de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malezieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir et adapter les méthodes: La modélisation, un outil essentiel pour la mise en oeuvre de la PAEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Protection agroécologique des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir et adapter les méthodes: Analyse des effets des pratiques agricoles sur les stress biotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocontrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chetty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/z4qt-5r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clés de la transition agroécologique: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir et adapter les méthodes: Une vision synoptique des méthodes disponibles pour construire la PAEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir et adapter les méthodes: Techniques élémentaires de contrôle des bioagressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agronomiques innovantes pour réduire l'utilisation des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essaïd Ait Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 400 p., 2015, Savoir Faire (Quae)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interaction networks for enhanced ecosystem services in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Radoszycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Networks in an Agricultural World</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 524p., 2013, Advances In Ecological Research, 978-0-12-420002-9. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-420002-9.00007-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLE (SIMulation of PLant Emergence) : a model for predicting crop emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Dürr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorsainvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of seeds : Recent research advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Ecophyto : tout comprendre aux annonces du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.upass93va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04474245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les indicateurs relatifs aux ventes de produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des bases de données disponibles en France en lien direct ou indirect avec les produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect économiques de la régulation des pollutions par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bontems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture et environnement : réduire l'utilisation des pesticides et limiter leurs impacts environnementaux. Rapport d'Expertise scientifique collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.5-1-5-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of two indicators according to the objectives of the Sustainable Use of pesticides Directive (SUD). A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnault Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564733v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPHY Ferme : consolider un dispositif éprouvé et renforcer son ancrage territorial pour maximiser son impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bonnevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cassadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB; Anses. 2026, https://agriculture.gouv.fr/le-comite-scientifique-et-technique-de-la-strategie-ecophyto-2030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un indicateur harmonisé pour quantifier l'utilisation des produits phytopharmaceutiques et les risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy Boussada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inrae. 2025, 136p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie Écophyto 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humbert Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Analyse des déterminants de la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants à la massification de pratiques alternatives aux produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Roditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023, 61p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2021 non consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’analyse de l’évolution des indicateurs de ventes des produits phytopharmaceutiques en France. Données 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2022, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentation pour une simplification du calcul du NODU.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique du projet SUNFLOWERPEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate use and alternatives in French agriculture - Avoiding glyphosate, taming the heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et alternatives au glyphosate dans l’agriculture française. Rapport Inra à la saisine Ref TR507024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses et recommandations du Comité d'Appui Scientifique et Technique à la Cellule d'Animation Nationale du dispositif DEPHY du plan ECOPHYTO 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Pinochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur une dynamique collective à mettre en place pour le développement et l'usage d'une base de données sur les systèmes de culture à l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Rapport en réponse à une Lettre de Mission Département E&amp;A, 2 octobre 2009, INRA, auto-saisine. 2009, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture et environnement : réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Synthèse du rapport de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea; INRA. 2005, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture, environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2005, 688 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides, agriculture, environnement. Réduire l'utilisation des pesticides et en limiter les impacts environnementaux. Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2005, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise au point d'un modèle de prévision des levées : Modélisation de l'état structural du lit de semences et de ses effets sur la levée. Application à la betterave sucrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon; Institut Technique de la Betterave; Biopôle Végétal Picard, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02839833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches innovantes pour appréhender la complexité des agroécosystèmes : contribution à l'amélioration des services de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique (Toulouse), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02808191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les indicateurs du plan Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. ENSAT - Toulouse, France. 2024, 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des bases de données disponibles en France en lien direct ou indirect avec les produits phytopharmaceutiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt des pesticides : doux rêve ou objectif réaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Bonnevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cst Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId731"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76244FB1"/>
+    <w:nsid w:val="7ACC0E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AB066A1"/>
+    <w:nsid w:val="49B6F18E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D9093E6"/>
+    <w:nsid w:val="6008B039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04995018"/>
+    <w:nsid w:val="48C3622A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E5B54C0"/>
+    <w:nsid w:val="4A695989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4D32EF1F"/>
+    <w:nsid w:val="6B7D015E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F50E2684"/>
+    <w:nsid w:val="FC1EBDF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F71DF5CC"/>
+    <w:nsid w:val="80EC12AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C0CA0249"/>
+    <w:nsid w:val="518BBEAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="631C10CB"/>
+    <w:nsid w:val="CBD2DC9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B728095F"/>
+    <w:nsid w:val="7FE2081D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DA8EEF7C"/>
+    <w:nsid w:val="4DF517F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CDEE58DA"/>
+    <w:nsid w:val="B5DD9D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-noel-aubertot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6048-1553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecophytopic.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://quantipest.endure-network.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pestobserver.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xpest.inrae.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Longis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet de Cordoue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tauvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dionisi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108933" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.655383" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Joy Flor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris A.G. Wyckhuys" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00689-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane K. Aare" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman R. Chongtham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-20-0046-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin John Barbetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer N." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pritchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-20-1470-RE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Casilimas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Solarte Montoya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rahn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Corrales" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156880" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295506v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.06.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998656v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonn Pablo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corrales" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.05.034" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Pei You" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1252-RE" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laudinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1157-FE" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912499v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-05-20-0036-R" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157616v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moureaux," TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deguine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin, M." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Barbetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3780-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-16-1816-SR" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140099v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Behlau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;hl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey B. Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623739v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A. Harvey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.019" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608074v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Vitelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graindorge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137785874940083E12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639205v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Begg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nick E. Birch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Boonekamp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.07.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH7S7HW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630152v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622672746905388E12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01754049v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.02.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCHNV47J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284313v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulassi Atiama-Nurbel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morguen Atiama" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0290-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mestries" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.04.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD8PMRW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659163v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauzet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Leclech" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/023g-4m98" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073202" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646722v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075829" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariolle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r30x-3r77" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652748v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Hollier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-012-0200-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019027v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daverdin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642141v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455965v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr071" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173218v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Salam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173221v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173162v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01931.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173181v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9499-y" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH8C2CF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666008v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lebard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2007.12.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MZBN0Q9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moin U. Salam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce David Ledger Fitt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art J. Diggle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun J. Huang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01551.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneider" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661596v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. West" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3628-z" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70G47WTM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01363609v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EJPP.0000015359.61910.3b" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268686v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Penaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01362334v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2003.11.015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672277v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268682v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupeuble" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672830v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeuble" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grippon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674070v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679366v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souty" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681120v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696598v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996281v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delval" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982317v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956246v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982099v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954748v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954759v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982117v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982242v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982226v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982083v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764311v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982166v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736051v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786878v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789089v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791441v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097235v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788180v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulassi Nurbel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788883v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991471v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734221v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735154v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vanhuffel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797263v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794755v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robaldo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739465v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800620v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740235v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742127v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kudsk" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sattin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hommes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405414v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740830v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Krolczyk" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796072v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Magnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740993v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Aouadi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896785v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouadi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811435v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746209v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810341v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Zerourou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806719v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746720v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Descorps" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hebrard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746718v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagarrigue" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001224v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Daverdin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X X. Pinochet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747368v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duveiller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746606v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinchon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817602v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173297v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173296v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762569v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762006v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758791v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832943v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832163v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762129v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760070v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosende" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764055v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Crivineanu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829777v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762685v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupeuble" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760729v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771699v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768485v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484883v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739447v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Dagher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798964v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603903v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gloanec" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9iGICwAAQBAJ&amp;amp;pg=PA209&amp;amp;lpg=PA209&amp;amp;dq=L'agriculture+biologique+comme+prototype+pour+le+d%C3%A9veloppement+de+la+protection+agro%C3%A9cologique+des+cultures&amp;amp;source=bl&amp;amp;ots=b6pVRcwyhg&amp;amp;sig=iYGZtvTLChU5VdH6E8oPWLqx-dU&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwivify_oovMAhUkKpoKHQrgBcAQ6AEIHDAA#v=onepage&amp;amp;q=L'agriculture%20biologique%20comme%20prototype%20pour%20le%20d%C3%A9veloppement%20de%20la%20protection%20agro%C3%A9cologique%20des%20cultures&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173732v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Gril" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r1304-pesticides-agriculture-et-environnement.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680765v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarthou" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988925v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967530v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505876v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716659v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4vj-9e56" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790952v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147003v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04493785v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023053v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mess&#233;an" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788229v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/452074.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865701v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Graindorge" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5#about" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_8" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356655v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356659v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356651v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356654v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1185-0_4" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356652v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356656v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1185-0_5" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356663v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356657v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796031v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607965v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607842v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607071v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603904v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607691v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603966v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684894v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Busson" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qt-5r85" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603984v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543466v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Radoszycki" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504/49/supp/C" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00007-X" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830427v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorsainvil" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982302v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587746v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v2" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexix Aulagnier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956205v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982108v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791087v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Costa" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy Zecchini" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790103v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788370v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173760v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148883v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587721v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833638v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839833v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808191v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982255v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956186v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118063v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-noel-aubertot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6048-1553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecophytopic.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://quantipest.endure-network.eu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pestobserver.eu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xpest.inrae.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garnault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cst Ecophyto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Longis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet de Cordoue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tauvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Estienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Roditis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Humbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dionisi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108933" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rica Joy Flor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris A.G. Wyckhuys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00689-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viguier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Canali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.655383" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hauggaard - Nielsen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane K. Aare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman R. Chongtham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15302/J-FASE-2021416" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin John Barbetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer N." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pritchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-20-1470-RE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-20-0046-R" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Casilimas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Solarte Montoya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rahn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Corrales" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11156880" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2021.06.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998656v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875077v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Pei You" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laudinot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1157-FE" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-05-20-0036-R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moureaux," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deguine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin, M." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhonn Pablo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Corrales" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.05.034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1252-RE" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627997v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Barbetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3780-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-12-16-1816-SR" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140099v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Behlau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;hl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey B. Jones" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138439824957573E12" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A. Harvey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617874v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Vitelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graindorge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137785874940083E12" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639205v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Begg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nick E. Birch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Boonekamp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.07.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH7S7HW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01754049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aouadi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.02.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCHNV47J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622672746905388E12" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284313v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulassi Atiama-Nurbel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Augusseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morguen Atiama" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0290-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659163v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Land&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauzet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Ny" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathael Leclech" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/023g-4m98" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mestries" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.04.016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD8PMRW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073202" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646722v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075829" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agerberg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariolle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r30x-3r77" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficke" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Hollier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-012-0200-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daverdin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003020" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208661v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-11-0752" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642141v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455965v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr071" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173218v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.U. Salam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pinochet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173221v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.04.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173162v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01931.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173181v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9499-y" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH8C2CF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666008v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lebard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Lannou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2007.12.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MZBN0Q9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moin U. Salam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce David Ledger Fitt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art J. Diggle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun J. Huang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01551.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01354930v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneider" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.007" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661596v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. West" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3628-z" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-70G47WTM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01363609v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EJPP.0000015359.61910.3b" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268686v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Penaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01362334v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2003.11.015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677643v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02268682v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677711v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupeuble" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672830v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupeuble" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grippon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672277v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Schott" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674070v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679366v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Souty" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681120v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696598v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982099v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982117v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954748v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954759v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954554v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Roy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956246v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982317v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982226v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982083v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764311v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982166v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786878v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales Munoz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jaloux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789089v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097235v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788180v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulassi Nurbel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991471v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788883v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791441v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735154v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Frago" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vanhuffel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734221v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739465v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797263v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794755v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robaldo" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800620v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740830v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Krolczyk" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713759v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stetzler" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405414v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742127v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kudsk" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sattin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hommes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740235v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796072v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Magnard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740993v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Aouadi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896785v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouadi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810341v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Zerourou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804183v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806719v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746209v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811435v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746718v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagarrigue" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001224v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Daverdin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X X. Pinochet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746720v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Descorps" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hebrard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747368v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duveiller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746606v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinchon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubois" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817602v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173297v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173296v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762569v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758791v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762129v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832943v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760070v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosende" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762006v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762685v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupeuble" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829777v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760729v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Crivineanu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764055v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768485v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771699v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651035v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484929v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737546v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02484883v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739447v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Dagher" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798964v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186819v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holst" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hennen" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langrel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809023v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lo-Pelzer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603903v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gloanec" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9iGICwAAQBAJ&amp;amp;pg=PA209&amp;amp;lpg=PA209&amp;amp;dq=L'agriculture+biologique+comme+prototype+pour+le+d%C3%A9veloppement+de+la+protection+agro%C3%A9cologique+des+cultures&amp;amp;source=bl&amp;amp;ots=b6pVRcwyhg&amp;amp;sig=iYGZtvTLChU5VdH6E8oPWLqx-dU&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwivify_oovMAhUkKpoKHQrgBcAQ6AEIHDAA#v=onepage&amp;amp;q=L'agriculture%20biologique%20comme%20prototype%20pour%20le%20d%C3%A9veloppement%20de%20la%20protection%20agro%C3%A9cologique%20des%20cultures&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173732v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Gril" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r1304-pesticides-agriculture-et-environnement.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680765v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarthou" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988925v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967530v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790952v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147003v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716659v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4vj-9e56" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505876v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04493785v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles de Cambiaire" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cresson" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023053v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mess&#233;an" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865701v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Allibert" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Graindorge" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5#about" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_8" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788229v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/452074.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356655v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356654v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1185-0_4" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356659v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356651v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356656v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1185-0_5" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356663v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356652v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356657v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607071v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malezieux" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603966v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603904v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607691v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684894v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Busson" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chetty" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/z4qt-5r85" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603984v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607842v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607965v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795304v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa&#239;d Ait Barka" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543466v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Radoszycki" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652504/49/supp/C" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-420002-9.00007-X" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830427v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorsainvil" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474245v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.upass93va" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982210v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982302v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587746v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564733v3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnault Maxime" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy Boussada" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956205v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982145v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Laura" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954522v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954496v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954414v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954305v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982108v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791087v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Costa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy Zecchini" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790103v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788370v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598227v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capillon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Pinochet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173760v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587721v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gril" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833638v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148883v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839833v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808191v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982255v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956186v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118063v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>