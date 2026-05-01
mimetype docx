--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Noël Blocher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d’études en production, traitement, analyse de données et enquêtes, responsable du Service Recherche et Relations Internationales à l'INSPE de Bretagne-UBO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-noel-blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3424-2668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système hybride texte-image-son : une illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un Système Hybride Texte-Image-Son en coopération dans le cadre d’un dispositif d’accompagnement de la mise en œuvre d’une séquence didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaud-Lucet Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFé, May 2024, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMES HYBRIDES ET ANNOTATION RECIPROQUE MISE A DISPOSITION... MISE EN DISPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Magnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour de Recherches Comparatistes en Didactiques, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginations of a didactical tool: Transana in different contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punwalai Kewara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Urban Education».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research (ECER), Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail épistémique et dialogue d’ingénierie au sein d’une ingénierie. Enseigner une fable de La Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-230, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieries coopératives. Éléments de méthode et d'épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.93-105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films d’étude et systèmes hypermédias: le cas des systèmes hybrides texte-image-son (SHTIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.637-651, 2022, Raisons &amp; Passions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.622-636, 2022, Raisons &amp; Passions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’école, on n’apprend pas en imitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Batézat-Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles publiés, articles non publiés, procédure d’évaluation et référencement : sept ans de publication de la revue Éducation & Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boulland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues en sciences de l’éducation : mutations et permanences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la méditerranée, pp.21-31, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre projet intellectuel et projections sur l’action. De l’intention à la réalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et montrer la transmission du savoir : les systèmes hybrides texte-image-son comme lieux de production et d’écriture de phénomènes. Une illustration en Théorie de l’Action Conjointe en Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. UBO Brest, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02492923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Noël Blocher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur d’études en production, traitement, analyse de données et enquêtes, responsable du Service Recherche et Relations Internationales à l'INSPE de Bretagne-UBO</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-noel-blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3424-2668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système hybride texte-image-son : une illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02492950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un Système Hybride Texte-Image-Son en coopération dans le cadre d’un dispositif d’accompagnement de la mise en œuvre d’une séquence didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaud-Lucet Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales des LéA-Ifé. Création collective d’intelligence dans le réseau des LéA-Ifé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFé, May 2024, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMES HYBRIDES ET ANNOTATION RECIPROQUE MISE A DISPOSITION... MISE EN DISPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Magnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour de Recherches Comparatistes en Didactiques, Jan 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginations of a didactical tool: Transana in different contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punwalai Kewara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Urban Education».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Conference on Educational Research (ECER), Sep 2011, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner ça s'apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Cdpe Didactique Pour Enseigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Kolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mythes et réalités, André Tricot, 978-2725637785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique pour enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Athias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner (CDpE). </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.618, 2019, Paideia, 9782753577527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieries coopératives. Éléments de méthode et d'épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.93-105, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail épistémique et dialogue d’ingénierie au sein d’une ingénierie. Enseigner une fable de La Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif didactique pour enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.211-230, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Films d’étude et systèmes hypermédias: le cas des systèmes hybrides texte-image-son (SHTIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.637-651, 2022, Raisons &amp; Passions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04067388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Albero; Joris Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter dans les métiers de l’humain. Traité de méthodologie de la recherche en sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.622-636, 2022, Raisons &amp; Passions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’école, on n’apprend pas en imitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Messina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Batézat-Batellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner, ça s'apprend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articles publiés, articles non publiés, procédure d’évaluation et référencement : sept ans de publication de la revue Éducation & Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boulland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues en sciences de l’éducation : mutations et permanences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la méditerranée, pp.21-31, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02940115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre projet intellectuel et projections sur l’action. De l’intention à la réalisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Albero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Eneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et montrer la transmission du savoir : les systèmes hybrides texte-image-son comme lieux de production et d’écriture de phénomènes. Une illustration en Théorie de l’Action Conjointe en Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Blocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. UBO Brest, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02492923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6BE1C62"/>
+    <w:nsid w:val="EE08A2C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-noel-blocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-2668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud-Lucet Samuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punwalai Kewara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04067388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02492923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-noel-blocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3424-2668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04667349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journal Catherine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Athias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaud-Lucet Samuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Magnen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punwalai Kewara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Cdpe Didactique Pour Enseigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tacd.espe-bretagne.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cariou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5636/didactique-pour-enseigner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Messina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04067388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bat&#233;zat-Batellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02492923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>