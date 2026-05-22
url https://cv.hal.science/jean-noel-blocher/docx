--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE08A2C4"/>
+    <w:nsid w:val="49496052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>