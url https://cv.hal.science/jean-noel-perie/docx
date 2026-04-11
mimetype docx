--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1615,555 +1615,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle pattern creation methods for two‐dimensional digital image correlation strain measurements applied to mechanical tensile tests up to 700°C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Adjusting fictitious domain parameters for fairly priced image-based modeling: Application to the regularization of Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12388⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.113507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244402v1</w:t>
+                <w:t xml:space="preserve">hal-03013213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting fictitious domain parameters for fairly priced image-based modeling: Application to the regularization of Digital Image Correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Speckle pattern creation methods for two‐dimensional digital image correlation strain measurements applied to mechanical tensile tests up to 700°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Phuong Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 373, pp.113507. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (5), pp.1-19/e12388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013213v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Isothermal crystallization kinetics of poly(ether-ketone-ketone) based on spherulite growth measurements and enthalpic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+                <w:t xml:space="preserve">Special Issue on Advances in Digital Image Correlation (DIC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10141⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10041530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905099v1</w:t>
+                <w:t xml:space="preserve">hal-02488942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on Advances in Digital Image Correlation (DIC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Isothermal crystallization kinetics of poly(ether-ketone-ketone) based on spherulite growth measurements and enthalpic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.1530. </w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.e10141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10041530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488942v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of multifunctional thermoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,265 +2316,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Stereo Digital Image Correlation: Framework and Mechanical Regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (3), p.443-456. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-016-0246-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491444v1</w:t>
+                <w:t xml:space="preserve">hal-01617903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Element Stereo Digital Image Correlation: Framework and Mechanical Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), p.443-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-016-0246-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617903v1</w:t>
+                <w:t xml:space="preserve">hal-01491444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
               </w:r>
@@ -2688,291 +2688,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-resolved diffusing wave spectroscopy measurements of the macroscopic deformation and the microscopic dynamics in tensile strain tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unstructured finite element-based digital image correlation with enhanced management of quadrature and lens distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Yassine Nagazi</w:t>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Brambilla</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 88, pp.5 - 12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.07.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 77, pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292690v1</w:t>
+                <w:t xml:space="preserve">hal-01217885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured finite element-based digital image correlation with enhanced management of quadrature and lens distortions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Space-resolved diffusing wave spectroscopy measurements of the macroscopic deformation and the microscopic dynamics in tensile strain tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Yassine Nagazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 77, pp.44-53. </w:t>
+              <w:t xml:space="preserve">, 2016, 88, pp.5 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2015.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217885v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual domain decomposition method for finite element digital image correlation</w:t>
               </w:r>
@@ -3075,90 +3075,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale displacement field measurement using digital image correlation: Application to the identification of elastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (1), pp.121-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3915,278 +3915,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-Scale Digital Volume Correlation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and construction of a Cherenkov imager for charge measurement of nuclear cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bondoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-010-9407-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.P06004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/06/P06004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521193v1</w:t>
+                <w:t xml:space="preserve">in2p3-00574962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and construction of a Cherenkov imager for charge measurement of nuclear cosmic rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voxel-Scale Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.P06004. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.479-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/6/06/P06004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-010-9407-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00574962v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Identification and Validation of an Anisotropic Damage Model Using Full-field Measurements</w:t>
               </w:r>
@@ -4296,432 +4296,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D analysis from micro-MRI during in situ compression on cancellous bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Digital Image Correlation for the Identification of Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Benoit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.06.034⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5496, pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410326v1</w:t>
+                <w:t xml:space="preserve">hal-02194289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Digital Image Correlation for the Identification of Mechanical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Leclerc</w:t>
+                <w:t xml:space="preserve">Characterization of a composite structure obtained by RFI using HexFIT® semi-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Hild</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_15⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02194289v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a composite structure obtained by RFI using HexFIT® semi-products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+                <w:t xml:space="preserve">3D analysis from micro-MRI during in situ compression on cancellous bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.2381-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00563498v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An orthotropic variant of the equilibrium gap method applied to the analysis of a biaxial test on a composite material</w:t>
               </w:r>
@@ -4944,51 +4944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Approach for the Characterization of Composites Manufactured by RFI and Industrial Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Lopez Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5246,51 +5246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5592,506 +5592,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancement du nanosatellite NIMPH et de sa charge utile optique-RF pour le test de fibres optiques dopées Erbium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual Image Correlation Approach for Updating an Analysis-Suitable CAD Model of a Manufactured Lattice Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club optique Micro-onde 2025 (JCOM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th Conference on Industrial Computed Tomography (iCT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186284v1</w:t>
+                <w:t xml:space="preserve">hal-04940240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Image Correlation Approach for Updating an Analysis-Suitable CAD Model of a Manufactured Lattice Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Essais multiaxiaux de structures composites aéronautiques avec le banc VERTEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference on Industrial Computed Tomography (iCT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique Certification des structures aéronautiques composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940240v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais multiaxiaux de structures composites aéronautiques avec le banc VERTEX</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Méthode de mesure CIN-EF / TIR couplée et incertitudes associées dans la construction d'un dialogue essai/calcul robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sentagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Perie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique Certification des structures aéronautiques composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017703v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de mesure CIN-EF / TIR couplée et incertitudes associées dans la construction d'un dialogue essai/calcul robuste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Sentagne</w:t>
+                <w:t xml:space="preserve">Avancement du nanosatellite NIMPH et de sa charge utile optique-RF pour le test de fibres optiques dopées Erbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Simond</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Journée du Club optique Micro-onde 2025 (JCOM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313056v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Construction of CAD-based Twins of Lattice Structures from Tomographic Images</w:t>
               </w:r>
@@ -6287,549 +6287,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'Images Numériques Photométrique (PhDIC) : mesure de grandes transformations via un jumeau numérique multi-vues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-C Passieux</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611957v1</w:t>
+                <w:t xml:space="preserve">hal-04786143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un modèle B-spline volumique multipatch de structures lattices à partir d’une image 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Bichet</w:t>
+                <w:t xml:space="preserve">Optimising Test Sequences for Robust Material Identification in Composite Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guerder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Barriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611872v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d’un modèle B-spline volumique multipatch de structures lattices à partir d’une image 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France. pp.47</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786143v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising Test Sequences for Robust Material Identification in Composite Laminates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Multiaxial testing of aeronautic composite structures at intermediate scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 - 21st European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICAS2024 - 34th Congress of the International Council of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council of the Aeronautical Sciences, Sep 2024, Firenze (Florence), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665372v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physic calibration for coupled IR Thermography - Stereo DIC sensor: from target to software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Sentagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6857,290 +6857,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics - International DIC Society 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PhotoMechanics; International DIC Society, Oct 2024, Clermont-Ferrand, France. p. 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial testing of aeronautic composite structures at intermediate scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Isogeometric surface fitting from tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS2024 - 34th Congress of the International Council of the Aeronautical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council of the Aeronautical Sciences, Sep 2024, Firenze (Florence), Italy</w:t>
+              <w:t xml:space="preserve">PhotoMechanics - iDICs Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746171v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogeometric surface fitting from tomographic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Bichet</w:t>
+                <w:t xml:space="preserve">Corrélation d'Images Numériques Photométrique (PhDIC) : mesure de grandes transformations via un jumeau numérique multi-vues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Sentagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics - iDICs Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont -Ferrand, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764400v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture-Driven Digital Volume Correlation for Measuring the Deformation of the Cell-Struts in a Cellular Material Undergoing Crushing</w:t>
               </w:r>
@@ -7247,51 +7247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performance of Finite Element digital image correlation to characterize textile reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiwei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7323,513 +7323,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d’images EF régularisée,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Elastic regularization of Digital Image Correlation: An application to cellular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul de structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Experimental Mechanics ( ICEM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909345v1</w:t>
+                <w:t xml:space="preserve">hal-03737817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d’images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l’échelle de la micro-architecture de matériaux cellulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674861v1</w:t>
+                <w:t xml:space="preserve">hal-03717634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+                <w:t xml:space="preserve">Corrélation d'images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l'échelle de la micro-architecture de matériaux cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717634v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic regularization of Digital Image Correlation: An application to cellular materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d’images EF régularisée,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Experimental Mechanics ( ICEM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul de structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737817v1</w:t>
+                <w:t xml:space="preserve">hal-03909345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l'échelle de la micro-architecture de matériaux cellulaires</w:t>
+                <w:t xml:space="preserve">Corrélation d’images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l’échelle de la micro-architecture de matériaux cellulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -7847,97 +7847,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022 - 15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717600v1</w:t>
+                <w:t xml:space="preserve">hal-03674861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting Digital Image Correlation with fairly-priced, immersed, imagebased spline modeling for data assimilation in mechanics of materials</w:t>
+                <w:t xml:space="preserve">A fairly priced, unfitted spline image-based model and its first use for data assimilation in mechanics of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -7955,421 +7955,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Isogeometric Analysis (VIGA) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">YIC 2021 - VI ECCOMAS Young Investigators (virtual) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433947v1</w:t>
+                <w:t xml:space="preserve">hal-03282365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a fairly-priced, embedded domain based mechanical model for image registration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EDMon nanosat Payload: risk management implementation in hardware and software design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">12th European Cubesat Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Nov 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115002v1</w:t>
+                <w:t xml:space="preserve">hal-03431647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mécanique basée sur les images : application à la corrélation d'images volumiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Rouwane</w:t>
+                <w:t xml:space="preserve">On the Use of a Rendering Model in Stereo Finite-Element Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (Virtual Conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471938v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of a Rendering Model in Stereo Finite-Element Digital Image Correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Fouque</w:t>
+                <w:t xml:space="preserve">Construction of a fairly-priced, embedded domain based mechanical model for image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (Virtual Conference), France</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115314v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fairly priced, unfitted spline image-based model and its first use for data assimilation in mechanics of materials</w:t>
+                <w:t xml:space="preserve">Modélisation mécanique basée sur les images : application à la corrélation d'images volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -8387,222 +8404,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YIC 2021 - VI ECCOMAS Young Investigators (virtual) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">XIV Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282365v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDMon nanosat Payload: risk management implementation in hardware and software design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new numerical scheme for the measurement of strain fields in cellular micro-structures without pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Cubesat Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique, Nov 2021, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431647v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical scheme for the measurement of strain fields in cellular micro-structures without pattern</w:t>
+                <w:t xml:space="preserve">Assisting Digital Image Correlation with fairly-priced, immersed, imagebased spline modeling for data assimilation in mechanics of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bouclier</w:t>
@@ -8620,73 +8620,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Virtual Isogeometric Analysis (VIGA) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424512v1</w:t>
+                <w:t xml:space="preserve">hal-03433947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view Shape and Texture Learning for Stereo Finite-Element Digital Image Correlation</w:t>
               </w:r>
@@ -8990,670 +8990,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation method for monitoring tensile tests at high temperature. Part 1: comparing the speckle quality produced by various methods at high temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de l'endommagement dans les composites par stéréo-corrélation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT -- Rupture des Matériaux et des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274455v1</w:t>
+                <w:t xml:space="preserve">hal-02058662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal crystallization modeling of PEKK composite: kinetic and morphology predictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Finite Element Stereo-DIC for the Identification of Constitutive Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Composite Materials 2019 - ICCM22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">iDICs Conference and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portland (OR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272014v1</w:t>
+                <w:t xml:space="preserve">hal-03132546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation de composites à matrice PEKK (poly-ether-ketone-ketone)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Isothermal crystallization modeling of PEKK composite: kinetic and morphology predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Composite Materials 2019 - ICCM22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272003v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'endommagement dans les composites par stéréo-corrélation d'images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Image Correlation method for monitoring tensile tests at high temperature. Part 1: comparing the speckle quality produced by various methods at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Phuong Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT -- Rupture des Matériaux et des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058662v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Stereo-DIC for the Identification of Constitutive Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduard Marenić</w:t>
+                <w:t xml:space="preserve">Etude et modélisation de la cinétique de cristallisation de composites à matrice PEKK (poly-ether-ketone-ketone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDICs Conference and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Portland (OR), United States</w:t>
+              <w:t xml:space="preserve">4e Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132546v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Pixel Coloring de la cristallisation du PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -9758,1026 +9758,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous FE DIC and IR thermography: advantage of a formulation in the world coordinate system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Baleynaud</w:t>
+                <w:t xml:space="preserve">Validation and identification of constitutive models from multiscale finite element digital image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Image Correlation and Noncontact Experimental Mechanics (iDICs 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du PRF MECHANICS ONERA “Mesure de champs par analyse d’images : vers le dialogue calculs-essais”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Châtillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922463v1</w:t>
+                <w:t xml:space="preserve">hal-02151649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation éléments ﬁnis du problème de corrélation d’image dans le repère monde: application à la stéréo corrélation et aux mesures couplées</w:t>
+                <w:t xml:space="preserve">FE DIC for strengthening the experiment/simulation dialog: application to composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LMGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151647v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD variable separation approach for the time regularization of digital image correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Functionalization of C/PEKK composite for aerospace application, characterization and modeling of composite properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2018, International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Composites and Advanced Materials Expo (CAMX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882485v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nanosatellite Optoelectronic Payload Dedicated to Radiation-Induced Degradation Measurement in Erbium-Doped Fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-N Perié</w:t>
+                <w:t xml:space="preserve">Validation of aeronautic structures by single multiaxial testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European CubeSat Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECCM18 - European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925595v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE DIC for strengthening the experiment/simulation dialog: application to composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrélation d'Images Numériques espace-temps: Application à l'analyse modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Structural Analysis of Advanced Materials (ICSAAM 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique et technique mesures de champs en dynamique des structures (JMDC1028)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882758v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of C/PEKK composite for aerospace application, characterization and modeling of composite properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">A Nanosatellite Optoelectronic Payload Dedicated to Radiation-Induced Degradation Measurement in Erbium-Doped Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N Perié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Composites and Advanced Materials Expo (CAMX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dallas, United States</w:t>
+              <w:t xml:space="preserve">10th European CubeSat Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927744v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and identification of constitutive models from multiscale finite element digital image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PGD variable separation approach for the time regularization of digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du PRF MECHANICS ONERA “Mesure de champs par analyse d’images : vers le dialogue calculs-essais”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Châtillon, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2018, International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151649v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of aeronautic structures by single multiaxial testing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation éléments ﬁnis du problème de corrélation d’image dans le repère monde: application à la stéréo corrélation et aux mesures couplées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire LMGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454556v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'Images Numériques espace-temps: Application à l'analyse modale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous FE DIC and IR thermography: advantage of a formulation in the world coordinate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baleynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique et technique mesures de champs en dynamique des structures (JMDC1028)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Image Correlation and Noncontact Experimental Mechanics (iDICs 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882761v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'Images Numériques pour l'étude du comportement de matériaux composites : de l'exploitation d'un outil à la thématique de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The VERTEX program: complex loading and validation of aeronautic composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique (Journée Médaille d'Ag François Hild)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024375v1</w:t>
+                <w:t xml:space="preserve">hal-02044393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le dialogue essais-calcul dans les essais structuraux complexes</w:t>
+                <w:t xml:space="preserve">Modélisation d'essais structuraux sur plaques entaillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
@@ -10812,1003 +10868,917 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926867v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PEKK crystal morphology and modelling of the crystallization kinetic of PEKK composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+                <w:t xml:space="preserve">Model Order Reduction in Experimental Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France. p.859-868</w:t>
+              <w:t xml:space="preserve">iDICs 2017, Annual International DIC Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686602v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphologie cristalline du PEKK et caractérisation de la cinétique de cristallisation des composites à matrice PEKK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Crystallization kinetic modelling of multifunctional thermoplastic composites… first step towards mechanical and electrical optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Chelaghma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l’AMAC (JST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SAMPE Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927730v1</w:t>
+                <w:t xml:space="preserve">hal-01927736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'essais structuraux sur plaques entaillées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+                <w:t xml:space="preserve">Approche par séparation de variables pour la régularisation en temps de la corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623260v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERTEX program: complex loading and validation of aeronautic composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+                <w:t xml:space="preserve">Etude de la morphologie cristalline du PEKK et caractérisation de la cinétique de cristallisation des composites à matrice PEKK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l’AMAC (JST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044393v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetic modelling of multifunctional thermoplastic composites… first step towards mechanical and electrical optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+                <w:t xml:space="preserve">Finite Elements in Digital Image Correlation a tool for strengthening the experiment/simulation dialog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Vinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials and Construction Seminar, Vrije Universiteit Brussel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927736v1</w:t>
+                <w:t xml:space="preserve">hal-02024420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par séparation de variables pour la régularisation en temps de la corrélation d'images numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode de couplage de domaines pour la mesure de champs par corrélation d'images numériques éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899353v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Order Reduction in Experimental Mechanics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Image Correlation for investigating the behavior of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDICs 2017, Annual International DIC Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ISIMET2 (2nd International Symposium on Image based Metrology), Hawaï, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882489v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Elements in Digital Image Correlation a tool for strengthening the experiment/simulation dialog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical analysis of notched CFRP composites under multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials and Construction Seminar, Vrije Universiteit Brussel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brussel, Belgium</w:t>
+              <w:t xml:space="preserve">ICCS20 - 20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024420v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of notched CFRP composites under multiaxial loadings</w:t>
+                <w:t xml:space="preserve">Sur le dialogue essais-calcul dans les essais structuraux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
@@ -11843,362 +11813,392 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20 - 20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454562v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de couplage de domaines pour la mesure de champs par corrélation d'images numériques éléments finis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrélation d'Images Numériques pour l'étude du comportement de matériaux composites : de l'exploitation d'un outil à la thématique de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique (Journée Médaille d'Ag François Hild)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926873v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation for investigating the behavior of composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of PEKK crystal morphology and modelling of the crystallization kinetic of PEKK composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Chelaghma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIMET2 (2nd International Symposium on Image based Metrology), Hawaï, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">JNC 20 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France. p.859-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024369v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Stereo Digital Image Correlation Measurement for a Plate Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DD-DIC : a parallel finite element based digital image correlation solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM XIII International Congress, Orlando, Floride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Orlando, France. pp.199-202</w:t>
+              <w:t xml:space="preserve">, 2016, Orlando, United States. pp.55-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047983v1</w:t>
+                <w:t xml:space="preserve">hal-02047981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement and rotation fields measurement using Finite Element Stereo Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12243,632 +12243,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DD-DIC : a parallel finite element based digital image correlation solver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanically regularized Finite Element Stereo DIC: framework and application for structural testings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM XIII International Congress, Orlando, Floride</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orlando, United States. pp.55-59</w:t>
+              <w:t xml:space="preserve">iDICs 2016 Conference and Workshop SEM Fall Conference, Philadelphia, PA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047981v1</w:t>
+                <w:t xml:space="preserve">hal-02049060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically regularized Finite Element Stereo DIC: framework and application for structural testings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time FE-DIC for vibration measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iDICs 2016 Conference and Workshop SEM Fall Conference, Philadelphia, PA, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049060v1</w:t>
+                <w:t xml:space="preserve">hal-02049059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time FE-DIC for vibration measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Stereo Digital Image Correlation Measurement for a Plate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDICs 2016 Conference and Workshop SEM Fall Conference, Philadelphia, PA, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">SEM XIII International Congress, Orlando, Floride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orlando, France. pp.199-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049059v1</w:t>
+                <w:t xml:space="preserve">hal-02047983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de stéréo corrélation d'images numériques régularisée par une cinématique plaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+                <w:t xml:space="preserve">Multiscale FE-based DIC for enhanced measurements and constitutive parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 Annual conference on Experimental and applied mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Greenville, United States. p.265-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06986-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719510v1</w:t>
+                <w:t xml:space="preserve">hal-01691719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale FE-based DIC for enhanced measurements and constitutive parameter identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Méthode de stéréo corrélation d'images numériques régularisée par une cinématique plaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Annual conference on Experimental and applied mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNC 19 - 19èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-06986-9_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691719v1</w:t>
+                <w:t xml:space="preserve">hal-01719510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of regularised boundary conditions on a composite plate with Stereo Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12945,64 +12945,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13021,355 +13021,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Formulation to Stereo Digital Image Correlation with Mechanical Regularisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils de calcul hautes performances pour la corrélation d’images volumiques éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2015, Delft, NL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Delft, France</w:t>
+              <w:t xml:space="preserve">Journées Matériaux Numériques - JMN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052663v1</w:t>
+                <w:t xml:space="preserve">hal-02052675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Computing in Global DIC for the analysis of large datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Global Formulation to Stereo Digital Image Correlation with Mechanical Regularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2015, Delft, NL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2015, Delft, NL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Delft, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052662v1</w:t>
+                <w:t xml:space="preserve">hal-02052663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de calcul hautes performances pour la corrélation d’images volumiques éléments finis</w:t>
+                <w:t xml:space="preserve">High Performance Computing in Global DIC for the analysis of large datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Matériaux Numériques - JMN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2015, Delft, NL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052675v1</w:t>
+                <w:t xml:space="preserve">hal-02052662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale FE-based DIC for improved full-field measurements and identification</w:t>
+                <w:t xml:space="preserve">Multiscale FE digital image correlation and material parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13381,116 +13381,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics, ICEM16 (Cambridge, UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics - WCCM XI, ECCM V, ECFD VI (Barcelona, Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054001v1</w:t>
+                <w:t xml:space="preserve">hal-02053413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale FE digital image correlation and material parameter identification</w:t>
+                <w:t xml:space="preserve">Multiscale FE-based DIC for improved full-field measurements and identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13502,73 +13502,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics - WCCM XI, ECCM V, ECFD VI (Barcelona, Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics, ICEM16 (Cambridge, UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053413v1</w:t>
+                <w:t xml:space="preserve">hal-02054001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring volumetric micro-scale displacements of a composite using a PGD-Based DVC</w:t>
               </w:r>
@@ -13580,51 +13580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Gomes Perini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13669,256 +13669,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD et mesure de champs par corrélation d'images</w:t>
+                <w:t xml:space="preserve">Medium velocity impact force estimation through high speed digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">21th DYMAT technical meeting: High speed imaging for dynamic testing of material and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717111v1</w:t>
+                <w:t xml:space="preserve">hal-01882911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium velocity impact force estimation through high speed digital image correlation</w:t>
+                <w:t xml:space="preserve">PGD et mesure de champs par corrélation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th DYMAT technical meeting: High speed imaging for dynamic testing of material and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882911v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint use of an opacifier and digital volume correlation to measure micro-scale volumetric displacement fields in a composite</w:t>
               </w:r>
@@ -13930,51 +13930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14422,51 +14422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14530,51 +14530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14688,230 +14688,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local/Global FEMU identification of mechanical parameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PGD approach to reduce the dimensionality of FE-based digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Gomes Perini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM -2nd International Symposium on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan. 6 p</w:t>
+              <w:t xml:space="preserve">5th international conference on optical measurement techniques - Optimess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764780v1</w:t>
+                <w:t xml:space="preserve">hal-02059385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD approach to reduce the dimensionality of FE-based digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local/Global FEMU identification of mechanical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.A. Gomes Perini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international conference on optical measurement techniques - Optimess</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">ISEM -2nd International Symposium on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Taipei, Taiwan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059385v1</w:t>
+                <w:t xml:space="preserve">hal-01764780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of PGD to deal with large scale FE-based DIC problems</w:t>
               </w:r>
@@ -15094,2336 +15094,2336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres élastiques macroscopiques d'un composite tissé 3D à partir de la corrélation d'images numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A suited mesh for identification of macroscopic elastic parameters of a coarse microstructure of a 3D woven composite from digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Otin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aussois 2010 - Colloque National MECAMAT « Nouvelles approches en mécanique des matériaux », Aussois (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">10th Texcomp International Conference on Textile Composites, Lille (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lille, France. pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193827v1</w:t>
+                <w:t xml:space="preserve">hal-02152644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A suited mesh for identification of macroscopic elastic parameters of a coarse microstructure of a 3D woven composite from digital image correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gras</w:t>
+                <w:t xml:space="preserve">Voxelwise Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Otin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Texcomp International Conference on Textile Composites, Lille (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lille, France. pp.143-147</w:t>
+              <w:t xml:space="preserve">3D-IMS2010 - 2nd Conference on 3D-Imaging of Materials and Systems, Hourtin (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hourtin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152644v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-aided digital volume correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Leclerc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F Hild</w:t>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.35002</w:t>
+              <w:t xml:space="preserve">Astelab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538058v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corrélation d'images numériques : un outil de mécanique expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure-aided digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Besnard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aussois 2010 - Colloque National MECAMAT « Nouvelles approches en mécanique des matériaux », Aussois (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aussois, France. pp.30-45</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.35002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193752v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelwise Digital Volume Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La corrélation d'images numériques : un outil de mécanique expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D-IMS2010 - 2nd Conference on 3D-Imaging of Materials and Systems, Hourtin (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hourtin, France</w:t>
+              <w:t xml:space="preserve">Aussois 2010 - Colloque National MECAMAT « Nouvelles approches en mécanique des matériaux », Aussois (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aussois, France. pp.30-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193811v1</w:t>
+                <w:t xml:space="preserve">hal-02193752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale</w:t>
+                <w:t xml:space="preserve">Identification des paramètres élastiques macroscopiques d'un composite tissé 3D à partir de la corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astelab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Aussois 2010 - Colloque National MECAMAT « Nouvelles approches en mécanique des matériaux », Aussois (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193745v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la Corrélation d'Images Numériques et de la Méthode de l'Ecart à l'éQuilibre pour la caractérisation mécanique de tubes obtenus par enroulement filamentaire = On the use of Digital Image Correlation and Equilibrium Gap Method for mechanical characterization of filament winding pipes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+                <w:t xml:space="preserve">FE-DIC for identification purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00429798v1</w:t>
+                <w:t xml:space="preserve">hal-02194386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Digital Image Correlation technique applied to in situ loaded foam-like materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Roux</w:t>
+                <w:t xml:space="preserve">Mechanics-based Volume Correlation: Applications in Mechanics and Biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Hild</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Conference on Advanced Imaging Methods for Accurate Deformation, Motion and Shape Measurements (SEM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Columbia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194596v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the winding pattern effects on the behaviour of filament wound pipes by using full field measurements and the equilibrium gap method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Douchin</w:t>
+                <w:t xml:space="preserve">On the identification of damage laws using full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194385v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de la corrélation d'images numériques = Identification of anisotropic damage laws using digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de mesures de champs de déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France. pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385791v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE-DIC for identification purposes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary Proton and Helium Spectra from the CREAM-III Fligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc0668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194386v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00476683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics-based Volume Correlation: Applications in Mechanics and Biomechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrélation d'Images Numériques Intégrée pour l'identification de propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Perie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Advanced Imaging Methods for Accurate Deformation, Motion and Shape Measurements (SEM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Columbia, United States</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194594v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Proton and Helium Spectra from the CREAM-III Fligh</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de la corrélation d'images numériques = Identification of anisotropic damage laws using digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc0668</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00476683v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'Images Numériques Intégrée pour l'identification de propriétés mécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+                <w:t xml:space="preserve">Analysis of Beam and Frame Damage from Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Perie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Optimess 2009, Antwerpen (Belgium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391239v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of damage laws using full-field measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance in flight of the CREAM-III and CREAM-IV calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc1394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194622v1</w:t>
+                <w:t xml:space="preserve">in2p3-00476682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de mesures de champs de déplacements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary results of the CREAM-III Cherenkov Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France. pp.213-218</w:t>
+              <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc0713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422247v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00476685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Beam and Frame Damage from Digital Image Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la Corrélation d'Images Numériques et de la Méthode de l'Ecart à l'éQuilibre pour la caractérisation mécanique de tubes obtenus par enroulement filamentaire = On the use of Digital Image Correlation and Equilibrium Gap Method for mechanical characterization of filament winding pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Guerrero</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimess 2009, Antwerpen (Belgium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Antwerpen, Belgium</w:t>
+              <w:t xml:space="preserve">JNC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194625v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance in flight of the CREAM-III and CREAM-IV calorimeters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Digital Image Correlation technique applied to in situ loaded foam-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc1394</w:t>
+              <w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00476682v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of the CREAM-III Cherenkov Camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the winding pattern effects on the behaviour of filament wound pipes by using full field measurements and the equilibrium gap method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Derome</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Barrau</w:t>
+                <w:t xml:space="preserve">M Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc0713</w:t>
+              <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00476685v1</w:t>
+                <w:t xml:space="preserve">hal-02194385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: the Cherenkov imager of CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sallaz-Damaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Ring Imaging Cherenkov Counters (RICH2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Trieste, Italy. pp.62-66, </w:t>
@@ -17486,77 +17486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: a Cherenkov imager for the CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17611,90 +17611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third flight of the CREAM instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Putze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Cosmic Ray Symposium (ECRS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Košice, Slovakia. pp.417-422</w:t>
@@ -17762,51 +17762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17887,51 +17887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18025,51 +18025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM Annual conference and exposition on experimental and applied mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Saint-Louis, United States. p.705-714</w:t>
@@ -18092,478 +18092,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Digital Image Correlation to Analyze the Mechanical Properties of Brittle Matrix Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+                <w:t xml:space="preserve">CARACTERISATION D'UNE STRUCTURE COMPOSITE OBTENUE PAR RFI A PARTIR D'UN SEMI PRODUIT, L'HEXFIT ®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2005, 14 p</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013814v1</w:t>
+                <w:t xml:space="preserve">hal-04496838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of digital image correlation to analyze the mechanical properties of brittle matrix composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Puyo-Pain</w:t>
+                <w:t xml:space="preserve">Instrumentations combinées (fibres optiques à réseaux de Bragg et corrélation d'images numériques) pour l'analyse multi-échelle du comportement de démonstrateurs technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Perie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">107th Annual Meeting, Exposition and Technology Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">JNC 14 -14èmes Journées nationales sur les composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. p.447-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022518v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION D'UNE STRUCTURE COMPOSITE OBTENUE PAR RFI A PARTIR D'UN SEMI PRODUIT, L'HEXFIT ®</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+                <w:t xml:space="preserve">On the Use of Digital Image Correlation to Analyze the Mechanical Properties of Brittle Matrix Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Puyo-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496838v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentations combinées (fibres optiques à réseaux de Bragg et corrélation d'images numériques) pour l'analyse multi-échelle du comportement de démonstrateurs technologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
+                <w:t xml:space="preserve">On the use of digital image correlation to analyze the mechanical properties of brittle matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Puyo-Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 14 -14èmes Journées nationales sur les composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. p.447-455</w:t>
+              <w:t xml:space="preserve">107th Annual Meeting, Exposition and Technology Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798900v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de champs sur éprouvette technologique instrumentée par réseaux de Bragg : comparaison et validation de métrologies</w:t>
               </w:r>
@@ -18588,51 +18588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Perie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18821,325 +18821,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for volumetric full-field displacement measurement: PGD-DVC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medium velocity impact force gauging by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics (Montpellier, Fr)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183558v1</w:t>
+                <w:t xml:space="preserve">hal-01883005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium velocity impact force gauging by digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fast method for volumetric full-field displacement measurement: PGD-DVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Gomes Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics, Photomechanics (Montpellier, Fr)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883005v1</w:t>
+                <w:t xml:space="preserve">hal-02183558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: the Cherenkov imager of the CREAM experiment, results in Z=1 test beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rogelio Caballero, Juan Carlos D'Olivo, Gustavo Medina-Tanco, Lukas Nellen, Federico A. Sánchez, José F. Valdés-Galicia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Cosmic Ray Conference (ICRC'07)</w:t>
@@ -19185,90 +19185,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: A Cherenkov imager for the CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangin-Brinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pisa Meeting on Advanced Detectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Biodola, Isola d'Elba, Italy. Elsevier, Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment, 572, pp.410-412, 2007, </w:t>
@@ -19319,90 +19319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cherenkov imager for charge measurements of Nuclear Cosmic Rays in the CREAM II instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buénerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Cosmic Ray Conference (ICRC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Pune, India. pp.277-280, 2005</w:t>
@@ -19476,64 +19476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale. Première partie: Principes généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20349,51 +20349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00543-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04063421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00957-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03337698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218388v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982126v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00649-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260895v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.93" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113507" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041530" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0387-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0246-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292690v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Yassine Nagazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.07.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.07.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4868" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9872-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Agnaldo Gomes Perini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75CACEE4D250AF181400DFDEF781DDBB3775E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9683-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PS1SRGNB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3CE57AF22A67F334E44BFA15FE84E0C27F3EE10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.229-240" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9407-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Guimard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395555" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CK5R5GM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_15" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QGP5M60N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563498v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutierrez Perez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.059" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.08.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJ90Q5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed Muhammad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998307086200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44C08C3113EA1F45D83F7E54548D8C6DB4A21E86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mulle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186284v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barriere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwei Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03674861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433947v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115002v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115314v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982170v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978110v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Peri&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882758v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024375v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vinet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882489v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024420v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926873v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024369v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047983v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047981v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049060v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049059v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719510v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691719v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06986-9_30" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052662v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052675v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054001v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053413v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomes Perini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059407v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440387v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perini Gomes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764780v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059385v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059292v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.G Perini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152644v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538058v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fanget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193811v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193745v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194596v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385791v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476683v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Yoon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ahn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anderson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391239v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422247v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194625v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerrero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476682v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Han" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476685v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336479v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492460v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496708v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788408v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hernandez Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013814v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyo-Pain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyo-Pain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496838v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798900v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183558v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191711v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055825v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5589-9_26" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04292771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00971-w" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Witz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00543-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04063421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00957-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03337698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218388v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982126v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00649-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260895v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.93" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113507" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0387-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0246-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Yassine Nagazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.07.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4868" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9872-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Agnaldo Gomes Perini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75CACEE4D250AF181400DFDEF781DDBB3775E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9683-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PS1SRGNB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3CE57AF22A67F334E44BFA15FE84E0C27F3EE10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.229-240" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9407-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Guimard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395555" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QGP5M60N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutierrez Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CK5R5GM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.08.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJ90Q5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed Muhammad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998307086200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44C08C3113EA1F45D83F7E54548D8C6DB4A21E86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mulle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barriere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwei Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717600v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03674861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115314v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982170v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978110v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Peri&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899353v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024375v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049060v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049059v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047983v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06986-9_30" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719510v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053413v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054001v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomes Perini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717111v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059407v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440387v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perini Gomes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059385v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059292v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.G Perini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193811v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538058v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fanget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193752v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422247v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476683v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Yoon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ahn" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anderson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385791v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194625v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerrero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476682v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Han" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194596v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torres" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336479v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492460v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496708v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788408v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hernandez Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496838v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798900v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013814v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyo-Pain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyo-Pain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183558v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191711v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055825v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5589-9_26" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04292771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00971-w" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Witz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>