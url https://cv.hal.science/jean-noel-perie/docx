--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -1615,274 +1615,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting fictitious domain parameters for fairly priced image-based modeling: Application to the regularization of Digital Image Correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Speckle pattern creation methods for two‐dimensional digital image correlation strain measurements applied to mechanical tensile tests up to 700°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Phuong Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113507⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (5), pp.1-19/e12388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013213v1</w:t>
+                <w:t xml:space="preserve">hal-03244402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speckle pattern creation methods for two‐dimensional digital image correlation strain measurements applied to mechanical tensile tests up to 700°C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+                <w:t xml:space="preserve">Adjusting fictitious domain parameters for fairly priced image-based modeling: Application to the regularization of Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (5), pp.1-19/e12388. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373, pp.113507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244402v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Advances in Digital Image Correlation (DIC)</w:t>
               </w:r>
@@ -4296,286 +4296,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Digital Image Correlation for the Identification of Mechanical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Leclerc</w:t>
+                <w:t xml:space="preserve">Characterization of a composite structure obtained by RFI using HexFIT® semi-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hild</w:t>
+                <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_15⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194289v1</w:t>
+                <w:t xml:space="preserve">hal-00563498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a composite structure obtained by RFI using HexFIT® semi-products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+                <w:t xml:space="preserve">Integrated Digital Image Correlation for the Identification of Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
+                <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5496, pp.161-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01811-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.059⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563498v1</w:t>
+                <w:t xml:space="preserve">hal-02194289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis from micro-MRI during in situ compression on cancellous bone</w:t>
               </w:r>
@@ -4701,264 +4701,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An orthotropic variant of the equilibrium gap method applied to the analysis of a biaxial test on a composite material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Image Correlation and biaxial test on composite material for anisotropic damage law identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Douchin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.2388-2396</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924042v1</w:t>
+                <w:t xml:space="preserve">hal-00355838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation and biaxial test on composite material for anisotropic damage law identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An orthotropic variant of the equilibrium gap method applied to the analysis of a biaxial test on a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (11), pp.1732 - 1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355838v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Approach for the Characterization of Composites Manufactured by RFI and Industrial Application</w:t>
               </w:r>
@@ -6306,51 +6306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R3XA: Toward a metadata standard for experimental (photo)mechanics datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,51 +7247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the performance of Finite Element digital image correlation to characterize textile reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiwei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7323,256 +7323,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic regularization of Digital Image Correlation: An application to cellular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Experimental Mechanics ( ICEM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737817v1</w:t>
+                <w:t xml:space="preserve">hal-03717634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+                <w:t xml:space="preserve">Elastic regularization of Digital Image Correlation: An application to cellular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rouwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Experimental Mechanics ( ICEM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717634v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation d'images volumiques assistée par des modèles basés sur les images pour la mesure de champs cinématiques à l'échelle de la micro-architecture de matériaux cellulaires</w:t>
               </w:r>
@@ -9311,103 +9311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Image Correlation method for monitoring tensile tests at high temperature. Part 1: comparing the speckle quality produced by various methods at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Phuong Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Phuong Luong</w:t>
+                <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2019 - 24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10267,674 +10267,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nanosatellite Optoelectronic Payload Dedicated to Radiation-Induced Degradation Measurement in Erbium-Doped Fiber</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous FE DIC and IR thermography: advantage of a formulation in the world coordinate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N Perié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Baleynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European CubeSat Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Image Correlation and Noncontact Experimental Mechanics (iDICs 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925595v1</w:t>
+                <w:t xml:space="preserve">hal-01922463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD variable separation approach for the time regularization of digital image correlation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Nanosatellite Optoelectronic Payload Dedicated to Radiation-Induced Degradation Measurement in Erbium-Doped Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nolhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N Perié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2018, International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European CubeSat Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882485v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation éléments ﬁnis du problème de corrélation d’image dans le repère monde: application à la stéréo corrélation et aux mesures couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LMGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous FE DIC and IR thermography: advantage of a formulation in the world coordinate system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Baleynaud</w:t>
+                <w:t xml:space="preserve">A PGD variable separation approach for the time regularization of digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Image Correlation and Noncontact Experimental Mechanics (iDICs 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Photomechanics 2018, International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922463v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERTEX program: complex loading and validation of aeronautic composite structures</w:t>
+                <w:t xml:space="preserve">Modélisation d'essais structuraux sur plaques entaillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044393v1</w:t>
+                <w:t xml:space="preserve">hal-01623260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'essais structuraux sur plaques entaillées</w:t>
+                <w:t xml:space="preserve">The VERTEX program: complex loading and validation of aeronautic composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623260v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Order Reduction in Experimental Mechanics</w:t>
               </w:r>
@@ -11445,316 +11445,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de couplage de domaines pour la mesure de champs par corrélation d'images numériques éléments finis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bouclier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of notched CFRP composites under multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">ICCS20 - 20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926873v1</w:t>
+                <w:t xml:space="preserve">hal-02454562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation for investigating the behavior of composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode de couplage de domaines pour la mesure de champs par corrélation d'images numériques éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIMET2 (2nd International Symposium on Image based Metrology), Hawaï, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024369v1</w:t>
+                <w:t xml:space="preserve">hal-01926873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of notched CFRP composites under multiaxial loadings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Image Correlation for investigating the behavior of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20 - 20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ISIMET2 (2nd International Symposium on Image based Metrology), Hawaï, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454562v1</w:t>
+                <w:t xml:space="preserve">hal-02024369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le dialogue essais-calcul dans les essais structuraux complexes</w:t>
               </w:r>
@@ -12154,51 +12154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Displacement and rotation fields measurement using Finite Element Stereo Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12262,51 +12262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically regularized Finite Element Stereo DIC: framework and application for structural testings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12439,51 +12439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Stereo Digital Image Correlation Measurement for a Plate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12785,51 +12785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of regularised boundary conditions on a composite plate with Stereo Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13109,51 +13109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Formulation to Stereo Digital Image Correlation with Mechanical Regularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13306,51 +13306,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale FE digital image correlation and material parameter identification</w:t>
+                <w:t xml:space="preserve">Multiscale FE-based DIC for improved full-field measurements and identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
@@ -13381,97 +13381,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics - WCCM XI, ECCM V, ECFD VI (Barcelona, Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics, ICEM16 (Cambridge, UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053413v1</w:t>
+                <w:t xml:space="preserve">hal-02054001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale FE-based DIC for improved full-field measurements and identification</w:t>
+                <w:t xml:space="preserve">Multiscale FE digital image correlation and material parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bugarin</w:t>
@@ -13502,73 +13502,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Experimental Mechanics, ICEM16 (Cambridge, UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics - WCCM XI, ECCM V, ECFD VI (Barcelona, Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054001v1</w:t>
+                <w:t xml:space="preserve">hal-02053413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring volumetric micro-scale displacements of a composite using a PGD-Based DVC</w:t>
               </w:r>
@@ -15215,506 +15215,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelwise Digital Volume Correlation</w:t>
+                <w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D-IMS2010 - 2nd Conference on 3D-Imaging of Materials and Systems, Hourtin (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hourtin, France</w:t>
+              <w:t xml:space="preserve">Astelab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193811v1</w:t>
+                <w:t xml:space="preserve">hal-02193745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale</w:t>
+                <w:t xml:space="preserve">Voxelwise Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astelab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">3D-IMS2010 - 2nd Conference on 3D-Imaging of Materials and Systems, Hourtin (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hourtin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193745v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-aided digital volume correlation</w:t>
+                <w:t xml:space="preserve">La corrélation d'images numériques : un outil de mécanique expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Leclerc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.35002</w:t>
+              <w:t xml:space="preserve">Aussois 2010 - Colloque National MECAMAT « Nouvelles approches en mécanique des matériaux », Aussois (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aussois, France. pp.30-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538058v1</w:t>
+                <w:t xml:space="preserve">hal-02193752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corrélation d'images numériques : un outil de mécanique expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure-aided digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-N Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Besnard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aussois 2010 - Colloque National MECAMAT « Nouvelles approches en mécanique des matériaux », Aussois (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aussois, France. pp.30-45</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.35002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193752v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des paramètres élastiques macroscopiques d'un composite tissé 3D à partir de la corrélation d'images numériques</w:t>
               </w:r>
@@ -15860,51 +15860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15968,51 +15968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16044,476 +16044,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of damage laws using full-field measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Leclerc</w:t>
+                <w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de mesures de champs de déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Roux</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France. pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194622v1</w:t>
+                <w:t xml:space="preserve">hal-01422247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de mesures de champs de déplacements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+                <w:t xml:space="preserve">On the identification of damage laws using full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Douchin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France. pp.213-218</w:t>
+              <w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422247v1</w:t>
+                <w:t xml:space="preserve">hal-02194622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Proton and Helium Spectra from the CREAM-III Fligh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrélation d'Images Numériques Intégrée pour l'identification de propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Yoon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Perie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc0668</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00476683v1</w:t>
+                <w:t xml:space="preserve">hal-03391239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrélation d'Images Numériques Intégrée pour l'identification de propriétés mécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+                <w:t xml:space="preserve">Preliminary Proton and Helium Spectra from the CREAM-III Fligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Perie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc0668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391239v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00476683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de lois d'endommagement anisotrope à partir de la corrélation d'images numériques = Identification of anisotropic damage laws using digital image correlation</w:t>
               </w:r>
@@ -16620,51 +16620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Beam and Frame Damage from Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16745,90 +16745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance in flight of the CREAM-III and CREAM-IV calorimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc1394</w:t>
@@ -16870,90 +16870,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the CREAM-III Cherenkov Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31 th International Cosmic Rays Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lodz, Poland. pp.icrc0713</w:t>
@@ -17101,290 +17101,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Digital Image Correlation technique applied to in situ loaded foam-like materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Roux</w:t>
+                <w:t xml:space="preserve">Assessment of the winding pattern effects on the behaviour of filament wound pipes by using full field measurements and the equilibrium gap method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194596v1</w:t>
+                <w:t xml:space="preserve">hal-02194385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the winding pattern effects on the behaviour of filament wound pipes by using full field measurements and the equilibrium gap method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Douchin</w:t>
+                <w:t xml:space="preserve">3D Digital Image Correlation technique applied to in situ loaded foam-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials, Edinburgh (UK)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ESMC2009 - 7th EUROMECH Solid Mechanics Conference, Lisbon (Portugal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194385v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: the Cherenkov imager of CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sallaz-Damaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17486,51 +17486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: a Cherenkov imager for the CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17611,90 +17611,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third flight of the CREAM instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Putze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Cosmic Ray Symposium (ECRS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Košice, Slovakia. pp.417-422</w:t>
@@ -18124,77 +18124,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marguerès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Gutierrez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Grunevald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19056,51 +19056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: the Cherenkov imager of the CREAM experiment, results in Z=1 test beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19185,51 +19185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHERCAM: A Cherenkov imager for the CREAM experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mangin-Brinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19319,51 +19319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cherenkov imager for charge measurements of Nuclear Cosmic Rays in the CREAM II instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buénerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19476,64 +19476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corrélation d’images : un outil de mécanique expérimentale. Première partie: Principes généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20349,51 +20349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00543-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04063421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00957-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03337698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218388v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982126v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00649-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260895v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.93" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113507" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0387-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0246-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Yassine Nagazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.07.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4868" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9872-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Agnaldo Gomes Perini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75CACEE4D250AF181400DFDEF781DDBB3775E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9683-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PS1SRGNB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3CE57AF22A67F334E44BFA15FE84E0C27F3EE10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.229-240" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9407-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Guimard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395555" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QGP5M60N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutierrez Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CK5R5GM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.08.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJ90Q5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed Muhammad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998307086200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44C08C3113EA1F45D83F7E54548D8C6DB4A21E86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mulle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barriere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwei Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717600v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03674861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115314v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982170v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978110v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925595v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Peri&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151647v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899353v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024375v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049060v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049059v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047983v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06986-9_30" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719510v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053413v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054001v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomes Perini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717111v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059407v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440387v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perini Gomes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059385v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059292v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.G Perini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193811v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538058v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fanget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193752v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422247v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476683v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Yoon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ahn" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anderson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391239v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385791v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194625v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerrero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476682v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Han" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194596v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torres" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336479v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492460v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496708v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788408v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hernandez Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496838v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798900v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013814v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyo-Pain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyo-Pain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183558v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191711v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055825v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5589-9_26" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04292771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00971-w" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Witz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Person" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sentagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fouque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2026.109666" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bichet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.117729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00543-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04592108v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Stinville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111165" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04063421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00957-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03337698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218388v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982126v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-020-00649-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260895v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.93" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113507" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041530" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02905099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Chelaghma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10141" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01957044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0387-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491444v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0246-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Yassine Nagazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.07.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4868" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949038v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9872-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025172v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9930-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Agnaldo Gomes Perini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/75CACEE4D250AF181400DFDEF781DDBB3775E01A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9683-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PS1SRGNB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3CE57AF22A67F334E44BFA15FE84E0C27F3EE10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collombet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Douchin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.229-240" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848721v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bondoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/06/P06004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9407-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947496v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Guimard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510395555" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutierrez Perez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Grunevald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01811-4_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QGP5M60N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gu&#233;rard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Guillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.06.034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CK5R5GM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.08.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJ90Q5M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152764v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez Torres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Syed Muhammad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998307086200" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44C08C3113EA1F45D83F7E54548D8C6DB4A21E86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01851961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mulle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henri Grunevald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mulle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Perie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02410989" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186284v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963027v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280926v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665372v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barriere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611957v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Passieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiwei Xu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737817v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717600v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03674861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115314v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982170v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978110v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978166v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058662v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132546v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02272003v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02271995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153077v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151649v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927744v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882761v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baleynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Peri&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151647v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882485v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882489v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899353v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01927730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024375v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686602v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049060v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049059v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047983v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01691719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06986-9_30" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01719510v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052675v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052663v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054001v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053413v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gomes Perini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717111v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Perini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059407v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01761546v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440387v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440466v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perini Gomes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059385v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02059292v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.G Perini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193811v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538058v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fanget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422247v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194622v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Perie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476683v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Yoon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ahn" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anderson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385791v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194625v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guerrero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476682v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Han" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476685v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derome" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Torres" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Torres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194596v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sallaz-Damaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.07.093" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15HPW16K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00187453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brinet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336479v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Putze" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492460v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourni&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496708v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788408v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Hernandez Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496838v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798900v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013814v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puyo-Pain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyo-Pain" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883005v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183558v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180427v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00120124v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mangin-Brinet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.10.314" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024629v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#233;nerd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191711v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055825v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5589-9_26" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04292771v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-023-00971-w" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F Witz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>