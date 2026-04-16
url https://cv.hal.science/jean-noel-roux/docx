--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -980,1663 +980,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
+                <w:t xml:space="preserve">Elasticity of model weakly cemented granular materials: a numerical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Du Than</w:t>
+                <w:t xml:space="preserve">Alexandros Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193-194, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879312v1</w:t>
+                <w:t xml:space="preserve">hal-02496678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity of model weakly cemented granular materials: a numerical study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Theocharis</w:t>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.005⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496678v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874648v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1039-1055), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053646v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear strength of wet granular materials: Macroscopic cohesion and effective stress</w:t>
+                <w:t xml:space="preserve">Rheology and microstructure of unsaturated wet granular materials: Experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Hautemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Badetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11677-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (5), pp.1175-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5026979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980048v1</w:t>
+                <w:t xml:space="preserve">hal-01980091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and microstructure of unsaturated wet granular materials: Experiments and simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Shear strength of wet granular materials: Macroscopic cohesion and effective stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Badetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (5), pp.1175-1186. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.5026979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11677-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980091v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t>
+                <w:t xml:space="preserve">3D Particle Shape Modelling and Optimization through Proper Orthogonal Decomposition Application to Railway Ballast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
+                <w:t xml:space="preserve">Noura Ouhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-017-0771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497638v1</w:t>
+                <w:t xml:space="preserve">hal-01699213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to &amp;quot;Comment on 'Flow of wet granular materials: A numerical study'</w:t>
+                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Chevoir</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.016902⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692939v1</w:t>
+                <w:t xml:space="preserve">hal-01497638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515873v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to &amp;quot;Comment on 'Flow of wet granular materials: A numerical study'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.016902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.016902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474701v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Granular Materials: Century-Long Research across Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 143 (4), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699485v1</w:t>
+                <w:t xml:space="preserve">hal-01515873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Particle Shape Modelling and Optimization through Proper Orthogonal Decomposition Application to Railway Ballast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Granular Materials: Century-Long Research across Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Voivret</w:t>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-017-0771-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699213v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of wet granular materials: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hautemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal friction and absence of dilatancy of packings of frictionless polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tocquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.910-918. </w:t>
@@ -4115,209 +4115,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid behavior of anisotropic rigid frictionless bead assemblies</w:t>
+                <w:t xml:space="preserve">Frictionless bead packs have macroscopic friction, but no dilatancy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (4), pp.041307. </w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.011307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.011307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297449v2</w:t>
+                <w:t xml:space="preserve">hal-00250364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictionless bead packs have macroscopic friction, but no dilatancy.</w:t>
+                <w:t xml:space="preserve">Solid behavior of anisotropic rigid frictionless bead assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.011307. </w:t>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.041307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.011307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250364v2</w:t>
+                <w:t xml:space="preserve">hal-00297449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictionless bead packs have macroscopic friction, but no dilatancy</w:t>
               </w:r>
@@ -4470,473 +4470,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer simulation of model cohesive powders: Plastic consolidation, structural changes and elasticity under isotropic loads.</w:t>
+                <w:t xml:space="preserve">Solidlike behavior and anisotropy in rigid frictionless bead assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Gilabert</w:t>
+                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.031305⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), 13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.78.041307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274565v2</w:t>
+                <w:t xml:space="preserve">hal-01913506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element study of settlement in vibrated granular layers: role of contact loss and acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense flows of cohesive granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karrech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Bonnet</w:t>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-008-0101-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 596, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112007009329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273816v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidlike behavior and anisotropy in rigid frictionless bead assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete element study of settlement in vibrated granular layers: role of contact loss and acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (4), 13p. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.369-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.78.041307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-008-0101-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913506v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense flows of cohesive granular materials</w:t>
+                <w:t xml:space="preserve">Computer simulation of model cohesive powders: Plastic consolidation, structural changes and elasticity under isotropic loads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rognon</w:t>
+                <w:t xml:space="preserve">Francisco Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Chevoir</w:t>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 596, pp.21-47. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.031305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112007009329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.031305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280133v1</w:t>
+                <w:t xml:space="preserve">hal-00274565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the elastic moduli of three-dimensional assemblies of spheres: characterization and modeling of fluctuations in the particle displacement and rotation</w:t>
               </w:r>
@@ -5007,265 +5007,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal states of model isotropic granular packings. II. Compression and pressure cycles.</w:t>
+                <w:t xml:space="preserve">Internal states of model isotropic granular packings. I. Assembling process, geometry and contact networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Agnolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (6), pp.061303. </w:t>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.061302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148540v3</w:t>
+                <w:t xml:space="preserve">hal-00148529v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal states of model isotropic granular packings. III. Elastic properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivana Agnolin</w:t>
+                <w:t xml:space="preserve">Computer simulation of model cohesive powders: inﬂuence of assembling procedure and contact laws on low consolidation states.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (6), pp.061304. </w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.011303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.011303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148554v4</w:t>
+                <w:t xml:space="preserve">hal-00148591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,64 +5342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,51 +5506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5573,222 +5586,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal states of model isotropic granular packings. I. Assembling process, geometry and contact networks.</w:t>
+                <w:t xml:space="preserve">Internal states of model isotropic granular packings. II. Compression and pressure cycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Agnolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (6), pp.061302. </w:t>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.061303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148529v3</w:t>
+                <w:t xml:space="preserve">hal-00148540v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer simulation of model cohesive powders: inﬂuence of assembling procedure and contact laws on low consolidation states.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Gilabert</w:t>
+                <w:t xml:space="preserve">Internal states of model isotropic granular packings. III. Elastic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Agnolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.011303. </w:t>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.061304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.011303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148591v1</w:t>
+                <w:t xml:space="preserve">hal-00148554v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Fracture in Porous Media</w:t>
               </w:r>
@@ -5889,369 +5889,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique discrète et comportement mécanique des matériaux granulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic wave propagation in confined granular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellak Somfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Chevoir</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacco H. Snoeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Saarloos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.021301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.021301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355057v1</w:t>
+                <w:t xml:space="preserve">hal-00354215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation in confined granular systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ellak Somfai</w:t>
+                <w:t xml:space="preserve">Rheophysics of dense granular materials: Discrete simulation of plane shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Prochnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wim van Saarloos</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.021301. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 72 (2), pp.021309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.021309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.021301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00354215v1</w:t>
+                <w:t xml:space="preserve">hal-01990685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheophysics of dense granular materials: Discrete simulation of plane shear flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation numérique discrète et comportement mécanique des matériaux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 254, pp. 109-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.021309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01990685v1</w:t>
+                <w:t xml:space="preserve">hal-00355057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasistatic rheology and the origins of strain</w:t>
               </w:r>
@@ -6429,178 +6429,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geometric origin of mechanical properties of granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain versus stress in a model granular material: a Devil's staircase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 61, pp.6802-6836</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp. 3628-3631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126196v1</w:t>
+                <w:t xml:space="preserve">hal-00354791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain versus stress in a model granular material: a Devil's staircase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the geometric origin of mechanical properties of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp. 3628-3631</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61, pp.6802-6836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354791v1</w:t>
+                <w:t xml:space="preserve">hal-00126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosimetric and neutron scattering study of asphaltene aggregates in mixed toluene/heptane solvents</w:t>
               </w:r>
@@ -6938,217 +6938,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of charge polydispersity onto size polydispersity in colloidal suspensions</w:t>
+                <w:t xml:space="preserve">Brownian dynamics and kinetic glass transition in colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 3 (8), pp. 997-1002</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 44 (2), pp. 1169-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355026v1</w:t>
+                <w:t xml:space="preserve">hal-00355031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian dynamics and kinetic glass transition in colloidal suspensions</w:t>
+                <w:t xml:space="preserve">Mapping of charge polydispersity onto size polydispersity in colloidal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Löwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 44 (2), pp. 1169-1181</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3 (8), pp. 997-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355031v1</w:t>
+                <w:t xml:space="preserve">hal-00355026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion, viscosity and structural slowing down in soft sphere alloys near the glass transition</w:t>
               </w:r>
@@ -7901,51 +7901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of wet granular materials under continuous shear: experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Badetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,51 +7996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of wet granular materials in shear flow: experiments and discrete simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Badetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8091,64 +8091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inverse problems for non-Gaussian non-stationary stochastic processes defined by a set of realizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
@@ -8423,64 +8423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8548,64 +8548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,51 +8686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8811,51 +8811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8874,610 +8874,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental response of a model granular material by stress probing with DEM simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhéologie des matériaux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Froiio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Descantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM-ISIMM Symposium on mathematical modeling and physical instances of granular flow</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD Rom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532855v1</w:t>
+                <w:t xml:space="preserve">hal-00623160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How granular materials deform in quasistatic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental response of a model granular material by stress probing with DEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM-ISIMM Symposium on Mathematical Modeling and Physical Instances of Granular Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUTAM-ISIMM Symposium on mathematical modeling and physical instances of granular flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.183-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3435388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532833v1</w:t>
+                <w:t xml:space="preserve">hal-00532855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphere penetration experiments in vertically vibrated sand</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How granular materials deform in quasistatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Holeyman</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Intern. Conf. on Recent Advances in Geotechnical Earthquake Eng. And Soil Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, United States. paper n°1.19b, 12p</w:t>
+              <w:t xml:space="preserve">IUTAM-ISIMM Symposium on Mathematical Modeling and Physical Instances of Granular Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637253v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des matériaux granulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chevoir</w:t>
+                <w:t xml:space="preserve">Sphere penetration experiments in vertically vibrated sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Denies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Holeyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">5th Intern. Conf. on Recent Advances in Geotechnical Earthquake Eng. And Soil Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. paper n°1.19b, 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623160v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental response of granular materials: DEM results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Froiio</w:t>
+                <w:t xml:space="preserve">Discrete simulations of model, loose cohesive powders: plastic consolidation, fractal microstructure and tensile strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.385</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.889-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531799v1</w:t>
+                <w:t xml:space="preserve">hal-00531800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete simulations of model, loose cohesive powders: plastic consolidation, fractal microstructure and tensile strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Gilabert</w:t>
+                <w:t xml:space="preserve">Incremental response of granular materials: DEM results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.889-892</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531800v1</w:t>
+                <w:t xml:space="preserve">hal-00531799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear flow of sphere packings in the geometric limit</w:t>
               </w:r>
@@ -9662,77 +9662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element method for granular materials, preparation and settlement prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Karrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9781,299 +9781,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of quasistatic deformation in granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound wave velocities in dry and lubricated granular packings packings: numerical simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Agnolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Massaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoping Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Stuttgart, Germany. pp. 261--265</w:t>
+              <w:t xml:space="preserve">Powders &amp; Grains (2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.313-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353569v1</w:t>
+                <w:t xml:space="preserve">hal-00351155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound wave velocities in dry and lubricated granular packings packings: numerical simulations and experiments</w:t>
+                <w:t xml:space="preserve">Elasticity of sphere packings: pressure and initial state dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Agnolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains (2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.313-317</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Stuttgart, Germany. pp. 87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351155v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity of sphere packings: pressure and initial state dependence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nature of quasistatic deformation in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Stuttgart, Germany. pp. 87-91</w:t>
+              <w:t xml:space="preserve">, Jul 2005, Stuttgart, Germany. pp. 261--265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353396v1</w:t>
+                <w:t xml:space="preserve">hal-00353569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic friction of dry granular materials</w:t>
               </w:r>
@@ -10363,64 +10363,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and Mechanical Behaviour of Granular Materials: Some Insights from Numerical Studies of Simple Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dequeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11019,51 +11019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7ACB127"/>
+    <w:nsid w:val="28DBEF30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11250,51 +11250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-noel-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5864-8737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114221103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Koval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_73" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000824" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2014349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1911833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Theocharis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Badetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11677-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5026979" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.016902" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001196" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699213v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ouhbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0771-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.022201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01165682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4922653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.010202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holeyman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2012-0436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dequeker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0384-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MZ99Q0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P.B. Esnault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9V7XF50-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shojaaee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.011301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.031303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-011-0267-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59BE910276C3F5040A1258EC7FF17C890AEDF877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2010.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0379-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G76S67XJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297449v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041307" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250364v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.011307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.011307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274565v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gilabert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castellanos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.031305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.041307" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007009329" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Agnolin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.07.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148540v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061303" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148554v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061304" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148529v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011303" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh-Bonn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vi&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355057v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354215v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellak Somfai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H. Snoeijer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Hecke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Saarloos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.021301" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01990685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric da Cruz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Emam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Prochnow" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.021309" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354256v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0101651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPH2B8PQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Espinat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Livet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouaguenouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354981v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hansen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355031v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/1/39/028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Klein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/7/8/007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F63WCD34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buklakov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grekova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD58728.2023.10325779" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lammali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Tang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_171" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Funfschilling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rognon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532855v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Froiio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435388" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637253v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623160v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Descantes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531799v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964904" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371618v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353569v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massaad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mills" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507335v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354754v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354715v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dequeker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531709v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353055v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001566v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-noel-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5864-8737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114221103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Koval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_73" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000824" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2014349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1911833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Theocharis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Badetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5026979" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11677-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ouhbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0771-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.016902" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.022201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01165682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4922653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.010202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holeyman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2012-0436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dequeker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0384-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MZ99Q0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P.B. Esnault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9V7XF50-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shojaaee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.011301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.031303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-011-0267-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59BE910276C3F5040A1258EC7FF17C890AEDF877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2010.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0379-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G76S67XJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250364v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.011307" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297449v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.011307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.041307" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007009329" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274565v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gilabert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castellanos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.031305" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Agnolin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.07.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148529v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061302" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011303" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148540v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148554v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061304" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh-Bonn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vi&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellak Somfai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H. Snoeijer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Hecke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Saarloos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.021301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01990685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric da Cruz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Emam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Prochnow" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.021309" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354256v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0101651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPH2B8PQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Espinat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Livet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouaguenouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354981v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hansen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/1/39/028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Klein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/7/8/007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F63WCD34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buklakov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grekova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD58728.2023.10325779" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lammali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Tang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_171" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Funfschilling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rognon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Descantes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Froiio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435388" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532833v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964904" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371618v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351155v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massaad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mills" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353396v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507335v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354754v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354715v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dequeker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531709v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353055v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001566v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>