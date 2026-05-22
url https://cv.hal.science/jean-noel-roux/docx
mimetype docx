--- v1 (2026-04-16)
+++ v2 (2026-05-22)
@@ -156,10177 +156,10311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphology-resolved stress contributions in sheared wet granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Awdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coumba Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (5), pp.055408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/jp22-sptz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viscous effects in sheared unsaturated wet granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Awdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (4), pp.523-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/8.0000824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical modelling of complex stiffness modulus tests in direct tension-compression on asphalt concrete and nonlinearity effect due to strain amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.216-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2021.2014349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viscous dissipation in large amplitude oscillatory shear of unsaturated wet granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Awdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc̨ois Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (2), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/8.0000507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.507-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-020-01040-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical modelling of thixotropy contribution during T/C fatigue tests of asphalt concrete with the VENoL model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Chazallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.S536-S559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2021.1911833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation on the grain-scale compression behavior of loose wet granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1039-1055), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-019-00856-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elasticity of model weakly cemented granular materials: a numerical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193-194, pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shear strength of wet granular materials: Macroscopic cohesion and effective stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Badetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11677-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheology and microstructure of unsaturated wet granular materials: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hautemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Badetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (5), pp.1175-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5026979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials. II. Elastic moduli, stresses and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete Digital Projections Correlation: a reconstruction-free method to quantify local kinematics in granular media by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0263-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reply to &amp;quot;Comment on 'Flow of wet granular materials: A numerical study'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), pp.016902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.016902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basic Mechanical Properties of Wet Granular Materials: A DEM Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Du Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Granular Materials: Century-Long Research across Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical study of one-dimensional compression of granular materials: I. Stress-strain behavior, microstructure and irreversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.032907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Particle Shape Modelling and Optimization through Proper Orthogonal Decomposition Application to Railway Ballast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Ouhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-017-0771-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow of wet granular materials: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Khamseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (2), pp.022201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.022201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical toolkit to understand the mechanics of partially saturated granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 770, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dry granular flows: Rheological measurements of the μ(I) -rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hautemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (4), pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4922653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal friction and absence of dilatancy of packings of frictionless polygons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.032206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.010202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrocompaction properties of dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Denies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Holeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (4), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2012-0436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stick-slip behaviour of model granular materials in drained triaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Doanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dequeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.23/01/2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0384-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D numerical simulation study of quasistatic grinding process on a model granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P.B. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (-), pp.88-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shear flow of dense granular materials near smooth walls. I. Shear localization and constitutive laws in boundary region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Shojaaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.011301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.011301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete simulation of dense flows of polyhedral grains down a rough inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Descantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.031303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface roughness effect on slow cyclic annular shear of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.525-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-011-0267-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface roughness effect on slow annular shear of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sulem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.DOI: 10.1007/s10035-011-0267-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MRI investigation of granular interface rheology using a new cylinder shear apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moucheront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tocquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.910-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2010.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do dry granular flows tell us about dense non-Brownian suspension rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (8), pp.925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-009-0379-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frictionless bead packs have macroscopic friction, but no dilatancy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, pp.011307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.011307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250364v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid behavior of anisotropic rigid frictionless bead assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.041307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297449v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frictionless bead packs have macroscopic friction, but no dilatancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.78.011307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement d'un assemblage de billes non frottantes dans la limite géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer simulation of model cohesive powders: Plastic consolidation, structural changes and elasticity under isotropic loads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.031305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.031305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274565v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A discrete element study of settlement in vibrated granular layers: role of contact loss and acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.369-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-008-0101-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidlike behavior and anisotropy in rigid frictionless bead assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), 13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.78.041307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dense flows of cohesive granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 596, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112007009329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the elastic moduli of three-dimensional assemblies of spheres: characterization and modeling of fluctuations in the particle displacement and rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Agnolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (3-4), pp. 1101-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2007.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal states of model isotropic granular packings. II. Compression and pressure cycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Agnolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.061303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148540v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal states of model isotropic granular packings. III. Elastic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Agnolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.061304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148554v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 197 (1-4), pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2007.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational procedure for the prediction of settlement in granular materials under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 197 (1-4), pp.80-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement mécanique des matériaux granulaires : Apports des simulations numériques discrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corfdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier recherche de l'Ecole des ponts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal states of model isotropic granular packings. I. Assembling process, geometry and contact networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Agnolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.061302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.061302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148529v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer simulation of model cohesive powders: inﬂuence of assembling procedure and contact laws on low consolidation states.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.011303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.011303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delayed Fracture in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushine Shahidzadeh-Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (17)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheophysics of dense granular materials: Discrete simulation of plane shear flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Prochnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (2), pp.021309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.021309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique discrète et comportement mécanique des matériaux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 254, pp. 109-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic wave propagation in confined granular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellak Somfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacco H. Snoeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Saarloos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.021301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.021301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasistatic rheology and the origins of strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (2), pp. 131-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SANS study of asphaltene aggregation: concentration and solvent quality effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Broseta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (16), pp. 5085-5092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0101651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the geometric origin of mechanical properties of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61, pp.6802-6836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain versus stress in a model granular material: a Devil's staircase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp. 3628-3631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viscosimetric and neutron scattering study of asphaltene aggregates in mixed toluene/heptane solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fenistein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Broseta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Espinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 14 (5), pp. 1013-1020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Force distribution in frictionless granular packings at rigidity threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 39 (2), pp. 117-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPACTION OF WELL-COORDINATED LUBRICATED GRANULAR PILINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouaguenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 32 (5), pp. 449-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brownian dynamics at different time scales: a new derivation of the Smoluchowski equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 188 (4), pp. 526-552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping of charge polydispersity onto size polydispersity in colloidal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Löwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3 (8), pp. 997-1002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brownian dynamics and kinetic glass transition in colloidal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Löwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 44 (2), pp. 1169-1181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion, viscosity and structural slowing down in soft sphere alloys near the glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 149 (1-2), pp. 197-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical diagnostics for the glass transition in soft sphere alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 1, pp. 7171-7186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/1/39/028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance jumps in mercury injection in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 37 (10), pp. 3921-3926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elastic response of a simple amorphous binary alloy near the glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 7, pp. 707-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/7/8/007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Complex Modulus Tests in Direct Tension-Compression on Asphalt Concrete Using the 2D Discrete Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Asphalt Pavements, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montréal, Canada. Springer Nature Switzerland, 14th International Conference on Asphalt Pavements ISAP2024 Montreal, pp.437-442, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-67252-1_73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819933v1</w:t>
-              </w:r>
-[...7216 lines deleted...]
-                <w:t xml:space="preserve">hal-00355010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of wave propagation in weakly cohesive powders by discrete element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buklakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Days on Diffraction (DD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint Pétersbourg, Russia. pp.19-24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DD58728.2023.10325779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasistatic response of loose cohesive granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Lammali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2021- – 9th International Conference on Micromechanics on Granular Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l'Étude de la MIcromécanique des Milieux Granulaires, Jul 2021, Santa Rosa de la Pampa (virtual), Argentina. pp.14021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124914021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of T/C complex stiffness modulus test and non-linearity of asphalt concrete mixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Chazallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM International Symposium on Bituminous Materials, 14-16 décembre 2020, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1343-1350, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46455-4_171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of wet granular materials under continuous shear: experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Badetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders &amp; Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.08019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of wet granular materials in shear flow: experiments and discrete simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Badetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-UNSAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Champs sur Marne, France. pp.14008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical inverse problems for non-Gaussian non-stationary stochastic processes defined by a set of realizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Funfschilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ouhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Propagation of Uncertainty", Institut Henti Poincaré, 2015, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-peak deformation of model granular materials: a DEM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Geomechanics from Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shape and cohesion on rheophysics of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Khamseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Granular Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical states and stress-dilatancy relations in model granular materials : DEM studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéologie des matériaux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Descantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental response of a model granular material by stress probing with DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM-ISIMM Symposium on mathematical modeling and physical instances of granular flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.183-197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3435388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How granular materials deform in quasistatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM-ISIMM Symposium on Mathematical Modeling and Physical Instances of Granular Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Reggio Calabria, Italy. pp.260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00532833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphere penetration experiments in vertically vibrated sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Denies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Canou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Holeyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Intern. Conf. on Recent Advances in Geotechnical Earthquake Eng. And Soil Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States. paper n°1.19b, 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete simulations of model, loose cohesive powders: plastic consolidation, fractal microstructure and tensile strength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incremental response of granular materials: DEM results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.889-892</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531800v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental response of granular materials: DEM results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Discrete simulations of model, loose cohesive powders: plastic consolidation, fractal microstructure and tensile strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castellanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.385</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.889-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531799v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear flow of sphere packings in the geometric limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVth International Congress on Rheology (The Society of Rheology 80th Annual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Monterey, United States. pp.947-949, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2964904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements granulaires bidisperses sur plan incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element method for granular materials, preparation and settlement prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karrech</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on advances in mechanical engineering and mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, hammamet, Tunisia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound wave velocities in dry and lubricated granular packings packings: numerical simulations and experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The nature of quasistatic deformation in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; Grains (2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.313-317</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Stuttgart, Germany. pp. 261--265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351155v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity of sphere packings: pressure and initial state dependence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Sound wave velocities in dry and lubricated granular packings packings: numerical simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Agnolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Massaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoping Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Stuttgart, Germany. pp. 87-91</w:t>
+              <w:t xml:space="preserve">Powders &amp; Grains (2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.313-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353396v1</w:t>
+                <w:t xml:space="preserve">hal-00351155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of quasistatic deformation in granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elasticity of sphere packings: pressure and initial state dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Agnolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Stuttgart, Germany. pp. 261--265</w:t>
+              <w:t xml:space="preserve">, Jul 2005, Stuttgart, Germany. pp. 87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353569v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic friction of dry granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Symposium Leeds-Lyon : Transient processes in tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete numerical simulation, quasistatic deformation and the origins of strain in granular materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international symposium on deformation characteristics of geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Lyon, France. pp. 1071-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact disorder and force distribution in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Venant symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1997, Champs-sur-Marne, France. pp. 577-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10336,413 +10470,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and Mechanical Behaviour of Granular Materials: Some Insights from Numerical Studies of Simple Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hassan Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Froiio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dequeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Views on Microstructures in Granular Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-224, 2020, Advances in Mechanics and Mathematics, 978-3-030-49266-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49267-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular materials: micromechanical approaches of model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Mesarovic; S. Forest; H. Zbib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesoscopic Models. From Micro-Physics to Macro-Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, CISM International Centre for Mechanical Sciences, Courses and Lectures., ISBN: 3319941852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94186-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes quasi-statiques pour la simulation numérique discrète des assemblages granulaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fahrang Radjaï, Frédéric Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.83, 2010, mécanique et ingéniérie des matériaux (MIM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des paramètres micromécaniques dans la simulation numérique discrète des matériaux granulaires : assemblage, déformation quasi-statique, écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Farhang Radjaï et Frédéric Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.223, 2010, MIM (mécanique et ingéniérue des matériaux)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10752,206 +10886,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annular shear of cohesionless granular materials: from inertial to quasistatic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corfdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal state of granular assemblies near random close packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11019,51 +11153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28DBEF30"/>
+    <w:nsid w:val="B695EF7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11250,51 +11384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-noel-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5864-8737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114221103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coulon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Koval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_73" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000824" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2014349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1911833" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Theocharis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Badetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5026979" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980048v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11677-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ouhbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0771-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.016902" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001196" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692907v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.022201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01165682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4922653" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.010202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holeyman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2012-0436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dequeker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0384-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MZ99Q0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P.B. Esnault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9V7XF50-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shojaaee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.011301" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737324v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.031303" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-011-0267-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59BE910276C3F5040A1258EC7FF17C890AEDF877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442722v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2010.01.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0379-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G76S67XJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250364v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.011307" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297449v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041307" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.011307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.041307" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007009329" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274565v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gilabert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castellanos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.031305" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Agnolin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.07.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148529v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061302" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148591v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011303" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148540v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148554v4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061304" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982951v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh-Bonn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vi&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellak Somfai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H. Snoeijer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Hecke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Saarloos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.021301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01990685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric da Cruz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Emam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Prochnow" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.021309" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354256v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0101651" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPH2B8PQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Espinat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Livet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouaguenouni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354874v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354981v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355031v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hansen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355019v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354994v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/1/39/028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Klein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/7/8/007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F63WCD34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buklakov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grekova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD58728.2023.10325779" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318643v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lammali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Tang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_171" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980116v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980127v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306386v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Funfschilling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhbi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rognon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760606v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Descantes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Froiio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435388" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532833v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964904" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371618v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351155v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massaad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mills" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353396v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353569v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507335v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354754v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354715v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dequeker" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531709v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353055v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001566v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-noel-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5864-8737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114221103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Niang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jp22-sptz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevoir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000824" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coulon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Koval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chazallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.2014349" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2021.1911833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879312v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Du Than" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00856-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Theocharis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Badetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11677-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hautemayou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5026979" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Khalili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032908" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01474701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0263-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Khamseh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.016902" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01515873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01497636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.032907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ouhbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0771-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.022201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.66" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01165682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4922653" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.010202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holeyman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2012-0436" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946123v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dequeker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0384-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MZ99Q0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P.B. Esnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.07.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9V7XF50-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Shojaaee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Wolf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.011301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Descantes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.031303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corfdir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-011-0267-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59BE910276C3F5040A1258EC7FF17C890AEDF877/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697579v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tocquer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2010.01.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Lema&#238;tre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-009-0379-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G76S67XJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250364v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.011307" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297449v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041307" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.011307" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274565v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gilabert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castellanos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.031305" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karrech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-008-0101-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.78.041307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280133v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rognon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007009329" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Agnolin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.07.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148540v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061303" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148554v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061304" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148529v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.061302" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148591v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.011303" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh-Bonn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vi&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chateau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01990685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric da Cruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Emam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Prochnow" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.021309" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355057v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellak Somfai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H. Snoeijer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Hecke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Saarloos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.021301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354256v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Broseta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0101651" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPH2B8PQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126196v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354700v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Espinat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Livet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354877v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouaguenouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut L&#246;wen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hansen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355019v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/1/39/028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Wilkinson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355010v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Klein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/7/8/007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F63WCD34-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67252-1_73" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buklakov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grekova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DD58728.2023.10325779" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Lammali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Tang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124914021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412212v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46455-4_171" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980127v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306386v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Funfschilling" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ouhbi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704074v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112387v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rognon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623160v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Descantes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Koval" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Froiio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435388" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532833v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531799v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964904" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naa&#239;m" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353569v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351155v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Massaad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mills" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353396v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507335v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. da Cruz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354715v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dequeker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49267-0_9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980987v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531709v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531744v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001566v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>