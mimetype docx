--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -389,476 +389,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétabilité de bases de règles floues : évaluation numérique et empirique</w:t>
+                <w:t xml:space="preserve">Towards Achieving Concept Completeness for Textual Concept Bottleneck Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
+                <w:t xml:space="preserve">Milan Bhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Caillière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
+                <w:t xml:space="preserve">Yann Choho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Museux</w:t>
+                <w:t xml:space="preserve">Nicolas Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing (EMNLP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.2007-2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366102v1</w:t>
+                <w:t xml:space="preserve">hal-05478263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Achieving Concept Completeness for Textual Concept Bottleneck Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Interpretability of Fuzzy Rule Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chesneau</w:t>
+                <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moreau</w:t>
+                <w:t xml:space="preserve">Romain Caillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing (EMNLP 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.106⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478263v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Interpretability of Fuzzy Rule Bases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interprétabilité de bases de règles floues : évaluation numérique et empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Museux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France. pp.57-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05325150v1</w:t>
+                <w:t xml:space="preserve">hal-05366102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-AMPLIFY: Improving Small Language Models with Self Post Hoc Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -899,481 +899,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIGTEC : Token Importance Guided TExt Counterfactuals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Bhan</w:t>
+                <w:t xml:space="preserve">Operator Learning on Free-Form Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases. ECML PKDD 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2023 Workshop on Physics for Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311749v1</w:t>
+                <w:t xml:space="preserve">hal-04702425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator Learning on Free-Form Geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Operator Learning with Neural Fields: Tackling PDEs on General Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lise Le Boudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Kassaï Koupaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas X Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2023 Workshop on Physics for Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t>
+              <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (Louisiana), United States. pp.70581-70611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702425v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator Learning with Neural Fields: Tackling PDEs on General Geometries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing textual counterfactual explanation intelligibility through Counterfactual Feature Importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Trustworthy Natural Language Processing (TrustNLP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.221-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.trustnlp-1.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702535v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing textual counterfactual explanation intelligibility through Counterfactual Feature Importance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">TIGTEC : Token Importance Guided TExt Counterfactuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Trustworthy Natural Language Processing (TrustNLP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.221-231, </w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases. ECML PKDD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.496-512, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.trustnlp-1.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43418-1_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311780v1</w:t>
+                <w:t xml:space="preserve">hal-04311749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Monte Carlo multi-arbres pour l'exploitation des jeux décomposés</w:t>
               </w:r>
@@ -1837,217 +1837,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCTS Playouts Parallelization with a MPPA Architecture</w:t>
+                <w:t xml:space="preserve">Using the MPPA Architecture for UCT Parallelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hufschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Méhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on General Intelligence in Game-Playing Agents, GIGA 2015, Held in Conjunction with the 24th International Conference on Artificial Intelligence, IJCAI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Proceedings of the IADIS International Conference on Game and Entertainment Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183609v1</w:t>
+                <w:t xml:space="preserve">hal-02183639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the MPPA Architecture for UCT Parallelization</w:t>
+                <w:t xml:space="preserve">MCTS Playouts Parallelization with a MPPA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hufschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Méhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IADIS International Conference on Game and Entertainment Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">4th Workshop on General Intelligence in Game-Playing Agents, GIGA 2015, Held in Conjunction with the 24th International Conference on Artificial Intelligence, IJCAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183639v1</w:t>
+                <w:t xml:space="preserve">hal-02183609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Grounding of Game Descriptions with Tabling</w:t>
               </w:r>
@@ -2422,51 +2422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d'ordonnancements en Recherche d'Information Structurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2504,51 +2504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised and Semi-supervised Machine Learning Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation: Fifth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.213-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2607,51 +2607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Ranking for Structured Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.338-349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2710,51 +2710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Ranking and INEX'05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INEX 2005 - 4th Workshop of the INitiative for the Evaluation of XML Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Dagstuhl, Germany. pp.336-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Dagstuhl, Germany. pp.100-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brunessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning: ECML 2002, 13th European Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Helsinki, Finland. pp.468-479, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3319,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Suarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Choho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chesneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43418-1_30" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Boudec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kassa&#239; Koupa&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas X Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.trustnlp-1.19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;hat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SJX4XCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B87B69WP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34963-1_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5VPR4RR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11424550_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32HKF9CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36755-1_39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Suarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Choho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Boudec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kassa&#239; Koupa&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas X Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.trustnlp-1.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43418-1_30" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;hat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SJX4XCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B87B69WP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34963-1_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5VPR4RR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11424550_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32HKF9CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36755-1_39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>