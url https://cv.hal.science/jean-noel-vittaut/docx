--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -2027,200 +2027,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Grounding of Game Descriptions with Tabling</w:t>
+                <w:t xml:space="preserve">Fast Instantiation of GGP Game Descriptions Using Prolog with Tabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Méhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Games - Third Workshop on Computer Games, CGW 2014, Held in Conjunction with the 21st European Conference on Artificial Intelligence, ECAI 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECAI 2014, 21st European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182484v1</w:t>
+                <w:t xml:space="preserve">hal-01714440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Instantiation of GGP Game Descriptions Using Prolog with Tabling</w:t>
+                <w:t xml:space="preserve">Efficient Grounding of Game Descriptions with Tabling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Méhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2014, 21st European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Games - Third Workshop on Computer Games, CGW 2014, Held in Conjunction with the 21st European Conference on Artificial Intelligence, ECAI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.105-118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14923-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714440v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Adjustment of Tree Search for GGP</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Suarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Choho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Boudec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kassa&#239; Koupa&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas X Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.trustnlp-1.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43418-1_30" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;hat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182484v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SJX4XCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B87B69WP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34963-1_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5VPR4RR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11424550_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32HKF9CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36755-1_39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Suarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Choho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Boudec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kassa&#239; Koupa&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas X Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.trustnlp-1.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43418-1_30" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;hat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SJX4XCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B87B69WP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34963-1_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5VPR4RR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11424550_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32HKF9CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36755-1_39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>