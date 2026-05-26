--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -389,476 +389,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Achieving Concept Completeness for Textual Concept Bottleneck Models</w:t>
+                <w:t xml:space="preserve">Interprétabilité de bases de règles floues : évaluation numérique et empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Bhan</w:t>
+                <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Choho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
+                <w:t xml:space="preserve">Romain Caillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moreau</w:t>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing (EMNLP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France. pp.57-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478263v1</w:t>
+                <w:t xml:space="preserve">hal-05366102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Interpretability of Fuzzy Rule Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Achieving Concept Completeness for Textual Concept Bottleneck Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Choho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
+                <w:t xml:space="preserve">Nicolas Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Caillière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Museux</w:t>
+                <w:t xml:space="preserve">Pierre Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152209⟩</w:t>
+              <w:t xml:space="preserve">The 2025 Conference on Empirical Methods in Natural Language Processing (EMNLP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.2007-2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325150v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétabilité de bases de règles floues : évaluation numérique et empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Assessing the Interpretability of Fuzzy Rule Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Museux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366102v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-AMPLIFY: Improving Small Language Models with Self Post Hoc Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -899,152 +899,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator Learning on Free-Form Geometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Serrano</w:t>
+                <w:t xml:space="preserve">TIGTEC : Token Importance Guided TExt Counterfactuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Bhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2023 Workshop on Physics for Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases. ECML PKDD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.496-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43418-1_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702425v1</w:t>
+                <w:t xml:space="preserve">hal-04311749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator Learning with Neural Fields: Tackling PDEs on General Geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1089,291 +1111,269 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems (NeurIPS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (Louisiana), United States. pp.70581-70611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing textual counterfactual explanation intelligibility through Counterfactual Feature Importance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Bhan</w:t>
+                <w:t xml:space="preserve">Operator Learning on Free-Form Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Trustworthy Natural Language Processing (TrustNLP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2023 Workshop on Physics for Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311780v1</w:t>
+                <w:t xml:space="preserve">hal-04702425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIGTEC : Token Importance Guided TExt Counterfactuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enhancing textual counterfactual explanation intelligibility through Counterfactual Feature Importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Bhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases. ECML PKDD 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.496-512, </w:t>
+              <w:t xml:space="preserve">3rd Workshop on Trustworthy Natural Language Processing (TrustNLP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada. pp.221-231, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43418-1_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.trustnlp-1.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311749v1</w:t>
+                <w:t xml:space="preserve">hal-04311780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche Monte Carlo multi-arbres pour l'exploitation des jeux décomposés</w:t>
               </w:r>
@@ -1837,217 +1837,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the MPPA Architecture for UCT Parallelization</w:t>
+                <w:t xml:space="preserve">MCTS Playouts Parallelization with a MPPA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hufschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Méhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IADIS International Conference on Game and Entertainment Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">4th Workshop on General Intelligence in Game-Playing Agents, GIGA 2015, Held in Conjunction with the 24th International Conference on Artificial Intelligence, IJCAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183639v1</w:t>
+                <w:t xml:space="preserve">hal-02183609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCTS Playouts Parallelization with a MPPA Architecture</w:t>
+                <w:t xml:space="preserve">Using the MPPA Architecture for UCT Parallelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hufschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Méhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on General Intelligence in Game-Playing Agents, GIGA 2015, Held in Conjunction with the 24th International Conference on Artificial Intelligence, IJCAI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Proceedings of the IADIS International Conference on Game and Entertainment Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183609v1</w:t>
+                <w:t xml:space="preserve">hal-02183639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Instantiation of GGP Game Descriptions Using Prolog with Tabling</w:t>
               </w:r>
@@ -2422,51 +2422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d'ordonnancements en Recherche d'Information Structurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2504,51 +2504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised and Semi-supervised Machine Learning Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in XML Information Retrieval and Evaluation: Fifth Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.213-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2607,51 +2607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Ranking for Structured Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, London, United Kingdom. pp.338-349, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2710,51 +2710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Ranking and INEX'05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INEX 2005 - 4th Workshop of the INitiative for the Evaluation of XML Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Dagstuhl, Germany. pp.336-343, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2826,51 +2826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop of the INitiative for the Evaluation of XML Retrieval (INEX'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Dagstuhl, Germany. pp.100-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brunessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Vittaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning: ECML 2002, 13th European Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Helsinki, Finland. pp.468-479, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3319,51 +3319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Suarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Choho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chesneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Boudec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kassa&#239; Koupa&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas X Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.trustnlp-1.19" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43418-1_30" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;hat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SJX4XCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B87B69WP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34963-1_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5VPR4RR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11424550_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32HKF9CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36755-1_39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvaget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Suarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Bhan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Choho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chesneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.615" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43418-1_30" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Boudec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Kassa&#239; Koupa&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas X Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.trustnlp-1.19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hufschmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouandeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317329v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24337-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M&#233;hat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7SJX4XCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_30" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B87B69WP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34963-1_25" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K5VPR4RR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11424550_9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32HKF9CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brunessaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Brunessaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/958220.958249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36755-1_39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>