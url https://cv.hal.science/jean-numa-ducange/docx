--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1994,1497 +1994,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1044, 2021, 978-2-13-082210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Selected Writings of Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2021, Marx, Engels, and Marxisms, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71959-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Revolution and Social Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haymarket Books, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal de Maurice Thorez 1952-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guesde. The Birth of Socialism and Marxism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison au service de la pratique. Hommage à André Tosel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exception politique en révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 2019, Changer d'époque, 979-10-240-1297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx à la plage. Le Capital dans un transat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx, une passion française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Democratic State. Nicos Poulantzas, a Marxism for the 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-71959-3⟩</w:t>
+                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168, 2018, Series "Marx, Engels, and Marxisms", 978-3-319-90889-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90890-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Revolution and Social Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2018, 978-90-04-38479-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roux, le curé rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libertalia, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 979-10-240-0870-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guesde. L'anti-Jaurès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaurès, Le courage, c’est de chercher la vérité et de la dire. Anthologie d’un inconnu célèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Livre de Poche, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et l'histoire du monde. Deux siècles de débats historiques et politiques 1815-1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti communiste français et le livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.1044, 2021, 978-2-13-082210-3</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Vigreux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti communiste français et le livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fayard, 2020</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Haymarket Books, 2020</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historiographie de la décennie 1970 en France. Inflexion, retournement, restauration politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chambarlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...1036 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chambarlhac</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01243368v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01951668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jaurès, Jules Guesde, Rosa Luxemburg, Les deux méthodes</w:t>
               </w:r>
@@ -4275,51 +4275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Löwy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4355,372 +4355,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-164, 2021, 978-2-13-082210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Républiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig; Roza, Stéphanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.532-541, 2021, 978-2-13-082210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un peuple pas si immobile ? Mobilités et mondes du travail des années 1830 aux années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.207-245, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexia Blin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange Jean-Numa; Razmig Keucheyan; Roza, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.11-20, 2021, 978-2-13-082210-3</w:t>
@@ -5038,51 +5038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La fin de l’État démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Keucheyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Numa Ducange; Razmig Keucheyan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de l'État démocratique. Nicos Poulantzas, un marxisme pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.9-13, 2016, 978-2-13-078575-0. </w:t>
@@ -5114,169 +5114,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonder le républicanisme socialiste : Jean Jaurès et la Révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Crétois et Stéphanie Roza (dir.), Le républicanisme social : une exception française ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mémoire de la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Louis Hincker (dir.), Citoyenneté, République, démocratie en France 1789-1899</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371281v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02371286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutionnaires d’hier et d’aujourd’hui: l’ambiguïté des références à la Révolution française chez les féministes germanophones (1889-1914)</w:t>
               </w:r>
@@ -5622,173 +5622,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sartre et Guérin : controverses sur la Révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Barot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sartre et le marxisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Dispute, 2011, 978-2-84303-213-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Révolution française : un modèle politique pour la gauche allemande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Triolaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française au miroir des recherches actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des études robespierristes, 2011, 978-2-908327-71-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371788v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02371775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaurès et la social-démocratie allemande</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B9853BD"/>
+    <w:nsid w:val="B91BCF0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6379,51 +6379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-numa-ducange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7829-6548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123424690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurosoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05332870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.237.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducange Jean-Numa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achcar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/rosa-luxembourg-radicale-et-libre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/republique-ensanglantee-berlin-vienne-aux-sources-du" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/content/Marx_de_%C3%A0_Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig Keucheyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Burlaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90890-8#about" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90890-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boichu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Candar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dayan-Herzbrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;wy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351503v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2016.01.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-numa-ducange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7829-6548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123424690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurosoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05332870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.237.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducange Jean-Numa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achcar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/rosa-luxembourg-radicale-et-libre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/republique-ensanglantee-berlin-vienne-aux-sources-du" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/content/Marx_de_%C3%A0_Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig Keucheyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Burlaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90890-8#about" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90890-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boichu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Candar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dayan-Herzbrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;wy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2016.01.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>