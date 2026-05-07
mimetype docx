--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1994,1246 +1994,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Selected Writings of Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marcobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2021, Marx, Engels, and Marxisms, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-71959-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Keucheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1044, 2021, 978-2-13-082210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-03351501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Revolution and Social Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haymarket Books, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal de Maurice Thorez 1952-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guesde. The Birth of Socialism and Marxism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison au service de la pratique. Hommage à André Tosel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exception politique en révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 2019, Changer d'époque, 979-10-240-1297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx à la plage. Le Capital dans un transat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx, une passion française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Democratic State. Nicos Poulantzas, a Marxism for the 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168, 2018, Series "Marx, Engels, and Marxisms", 978-3-319-90889-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90890-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Revolution and Social Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2018, 978-90-04-38479-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roux, le curé rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.1044, 2021, 978-2-13-082210-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libertalia, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 979-10-240-0870-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The French Revolution and Social Democracy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guesde. L'anti-Jaurès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et l'histoire du monde. Deux siècles de débats historiques et politiques 1815-1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Haymarket Books, 2020</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaurès, Le courage, c’est de chercher la vérité et de la dire. Anthologie d’un inconnu célèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fayard, 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Livre de Poche, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...825 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370213v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01951668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parti communiste français et le livre</w:t>
               </w:r>
@@ -4256,320 +4256,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religions</w:t>
+                <w:t xml:space="preserve">La Consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Löwy</w:t>
+                <w:t xml:space="preserve">Alexia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154-164, 2021, 978-2-13-082210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Républiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig; Roza, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.521-531, 2021, 978-2-13-082210-3</w:t>
+              <w:t xml:space="preserve">, PUF, pp.532-541, 2021, 978-2-13-082210-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Alexia Blin</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Löwy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig; Roza, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.532-541, 2021, 978-2-13-082210-3</w:t>
+              <w:t xml:space="preserve">, PUF, pp.521-531, 2021, 978-2-13-082210-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03351503v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peuple pas si immobile ? Mobilités et mondes du travail des années 1830 aux années 1950</w:t>
               </w:r>
@@ -4663,64 +4663,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Keucheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange Jean-Numa; Razmig Keucheyan; Roza, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.11-20, 2021, 978-2-13-082210-3</w:t>
@@ -5038,51 +5038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La fin de l’État démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Keucheyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Numa Ducange; Razmig Keucheyan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de l'État démocratique. Nicos Poulantzas, un marxisme pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.9-13, 2016, 978-2-13-078575-0. </w:t>
@@ -6148,51 +6148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B91BCF0A"/>
+    <w:nsid w:val="13BAFDA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6379,51 +6379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-numa-ducange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7829-6548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123424690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurosoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05332870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.237.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducange Jean-Numa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achcar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/rosa-luxembourg-radicale-et-libre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/republique-ensanglantee-berlin-vienne-aux-sources-du" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/content/Marx_de_%C3%A0_Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig Keucheyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Burlaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90890-8#about" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90890-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boichu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Candar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dayan-Herzbrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;wy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2016.01.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-numa-ducange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7829-6548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123424690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurosoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05332870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.237.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducange Jean-Numa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achcar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/rosa-luxembourg-radicale-et-libre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/republique-ensanglantee-berlin-vienne-aux-sources-du" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/content/Marx_de_%C3%A0_Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig Keucheyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Burlaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90890-8#about" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90890-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boichu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Candar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dayan-Herzbrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;wy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2016.01.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>