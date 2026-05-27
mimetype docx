--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -348,51 +348,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -464,1159 +464,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociaux-démocrates allemands et autrichiens face à la question « grande-allemande » : le moment fondateur d’Eisenach</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 234 (4), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.234.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisme et relations internationales du milieu du XIXe siècle à la fin de la Première Guerre mondiale. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Carrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°237 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cj.237.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociaux-démocrates allemands et autrichiens face à la question « grande-allemande » : le moment fondateur d’Eisenach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°237 (3), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cj.237.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier Nation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (2), pp.7-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/amx.068.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tosel, marxologue passionné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jaquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanité Dimanche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justice dans le mouvement ouvrier au temps de l’affaire Jules Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°30, p. 53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUROSOC—European Socialism Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank-Olivier Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marcobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Labor and Working-Class History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.202-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0147547918000121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marxismes et islams : religion et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Achcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (2), pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siècle du léninisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx, le marxisme et le “père de la lutte des classes”, Augustin Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Engels and the first steps of the French Socialist Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beiträge zur Marx-Engels-Forschung/Neue Folge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les références au passé révolutionnaire : une matrice de « l’homme nouveau » dans la social-démocratie d’avant 1914 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La Révolution ou l'invention de la femme et de l'homme nouveaux, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lrf.1116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments sur les éditions de ouvrages Lénine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marxism and Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la plume pour s’imposer dans le parti ? Le cas de Therese Schlesinger, militante du Parti social-démocrate autrichien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx et Engels en Allemagne. À propos de quelques publications récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art national, art régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dedryvere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1631,51 +1722,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, L'Empire austro-hongrois: les enjeux de la présence allemande en Europe centrale (1867-1918), 73, pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1685,2560 +1776,2560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.112, 2023, Destins, 9782494178083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'Autriche 1918-1938</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Numa Ducange, Hélène Leclerc. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Clefs Concours Allemand, Hélène Leclerc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République ensanglantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280, 2022, Mnémosya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx de A à Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sais-je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288, 2021, A la lettre, 978-2-7154-0756-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1044, 2021, 978-2-13-082210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Writings of Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marcobelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2021, Marx, Engels, and Marxisms, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-71959-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Revolution and Social Democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haymarket Books, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal de Maurice Thorez 1952-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Wolikow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guesde. The Birth of Socialism and Marxism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx à la plage. Le Capital dans un transat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison au service de la pratique. Hommage à André Tosel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exception politique en révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 2019, Changer d'époque, 979-10-240-1297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Revolution and Social Democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2018, 978-90-04-38479-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx, une passion française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of the Democratic State. Nicos Poulantzas, a Marxism for the 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Keucheyan</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig (dir.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168, 2018, Series "Marx, Engels, and Marxisms", 978-3-319-90889-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-90890-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roux, le curé rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.1044, 2021, 978-2-13-082210-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libertalia, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Haymarket Books, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 979-10-240-0870-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Vigreux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guesde. L'anti-Jaurès ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pluralisme culturel. Œuvres de Jean Jaurès. Tome 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaurès, Le courage, c’est de chercher la vérité et de la dire. Anthologie d’un inconnu célèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Livre de Poche, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti communiste français et le livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fayard, 2020</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jules Guesde. The Birth of Socialism and Marxism in France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parti communiste français et le livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Palgrave Macmillan, 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Plouviez</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historiographie de la décennie 1970 en France. Inflexion, retournement, restauration politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chambarlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et l'histoire du monde. Deux siècles de débats historiques et politiques 1815-1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jaurès, Jules Guesde, Rosa Luxemburg, Les deux méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passager Clandestin, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passeurs de révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kimé, 2019</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des études robespierristes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Biard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le socialisme en France (tome III des Œuvres complètes de Rosa Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agone, 2013, 978-2-7489-0187-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une singulière histoire d'archives socialistes du Parti communiste français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil général de la Seine-Saint-Denis : Archives départementales, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Haupt : l’Internationale pour méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution française et la social-démocratie. Transmissions et usages politiques de l'histoire en Allemagne et Autriche (1889-1934)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducange Jean-Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le socialisme et la Révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 244 p., 2019, Changer d'époque, 979-10-240-1297-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Demopolis, 2010, 978-2-35457-039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marx à la plage. Le Capital dans un transat</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paresse et révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dunod, 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Candar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, 2009, 978-2-84734-631-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marx, une passion française</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique du programme de Gotha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, 2018</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dayan-Herzbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions sociales, 2008, 978-2-35367-001-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The End of the Democratic State. Nicos Poulantzas, a Marxism for the 21st Century</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 18 Brumaire de Louis Bonaparte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Livre de poche, 2007, 978-2-253-08241-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...1430 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4248,1839 +4339,1839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Keucheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducange Jean-Numa; Razmig Keucheyan; Roza, Stéphanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire globale des socialismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.11-20, 2021, 978-2-13-082210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03358138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Löwy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig; Roza, Stéphanie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.521-531, 2021, 978-2-13-082210-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un peuple pas si immobile ? Mobilités et mondes du travail des années 1830 aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'ici et d'ailleurs. Histoires globales de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.207-245, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Keucheyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154-164, 2021, 978-2-13-082210-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Républiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducange, Jean-Numa; Keucheyan, Razmig; Roza, Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale des socialismes, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.532-541, 2021, 978-2-13-082210-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03351503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...292 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Guesde. Un marxiste est-il “de gauche ?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les figures de proue de la gauche depuis 1789</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-262-07599-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Marx des socialistes. Le moment Guesde – Jaurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marx, une passion française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1889. Fondation de l’Internationale socialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Singaravélou et Sylvain Venayre (dir.), Histoire du monde au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La femme et socialisme d’August Bebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Julie Le Gac et Fabrice Virgili (dir.), L’Europe des femmes, XVIIIe-XXIe siècle,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La fin de l’État démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razmig Keucheyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Numa Ducange; Razmig Keucheyan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de l'État démocratique. Nicos Poulantzas, un marxisme pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.9-13, 2016, 978-2-13-078575-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.keuch.2016.01.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire de la Révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis Hincker (dir.), Citoyenneté, République, démocratie en France 1789-1899</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonder le républicanisme socialiste : Jean Jaurès et la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Crétois et Stéphanie Roza (dir.), Le républicanisme social : une exception française ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La mémoire de la Révolution française</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission socialiste de la Révolution française au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louis Hincker (dir.), Citoyenneté, République, démocratie en France 1789-1899</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, 2014</w:t>
+              <w:t xml:space="preserve">Histoire d'un trésor perdu : transmettre la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Prairies ordinaires, 2013, 978-2-35096-071-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutionnaires d’hier et d’aujourd’hui: l’ambiguïté des références à la Révolution française chez les féministes germanophones (1889-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le premier féminisme allemand 1848-1933. Un mouvement social de dimension internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-7574-0428-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la réception de Marx dans les gauches française et germanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les socialismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, 2012, 978-2-35687-158-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatiser la gauche “ extrême ” : violence et Terreur révolutionnaire en Allemagne 1918- 1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Extrême" ? : identités partisanes et stigmatisation des gauches en Europe, XVIIIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiographie et postérité. “ Par pitié, dites-nous simplement quel fut Robespierre ” (Marc Bloch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robespierre : portraits croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2012, 978-2-200-27771-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sartre et Guérin : controverses sur la Révolution française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Barot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sartre et le marxisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Dispute, 2011, 978-2-84303-213-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Révolution française : un modèle politique pour la gauche allemande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Triolaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française au miroir des recherches actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des études robespierristes, 2011, 978-2-908327-71-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaurès et la social-démocratie allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaurès, du Tarn à l’Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Jean-Jaurès, 2011, 978-2-36244-012-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laïcité “ à la française ” vue par le sociaux-démocrates allemands au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et études. Actes du colloque international de l’IRELP « 1848-2008 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1789-1989 : Le bicentenaire de la Révolution française en République Démocratique Allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Cottret; Lauric Henneton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du bon usage des commémorations : histoire, mémoire et identité, XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse universitaires de Rennes, 2010, 978-2-7535-1013-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialistes français et allemands face à la Révolution de 1905 : la force de l’analogie à 1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Pigenet; Pierre Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le syndicalisme révolutionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions d'Albret, 2007, 978-2-913055-15-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6148,51 +6239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13BAFDA4"/>
+    <w:nsid w:val="BA8B1E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6379,51 +6470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-numa-ducange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7829-6548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123424690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurosoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05332870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989645v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.237.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955444v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducange Jean-Numa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achcar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1116" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370104v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/rosa-luxembourg-radicale-et-libre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/republique-ensanglantee-berlin-vienne-aux-sources-du" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/content/Marx_de_%C3%A0_Z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig Keucheyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933587v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Burlaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90890-8#about" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90890-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boichu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Candar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dayan-Herzbrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;wy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2016.01.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371399v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371401v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371792v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-numa-ducange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7829-6548" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123424690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurosoc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05332870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lajarrige" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marcobelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.234.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Carrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.237.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.237.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducange Jean-Numa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tinel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.068.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jaquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Olivier Chauvin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0147547918000121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Achcar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dedryvere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04211955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://calype.fr/livre/rosa-luxembourg-radicale-et-libre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/92-allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/republique-ensanglantee-berlin-vienne-aux-sources-du" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quesaisje.com/content/Marx_de_%C3%A0_Z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig Keucheyan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Histoire_globale_des_socialismes_XIXe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71959-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03078473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02933592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369757v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100621780&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Burlaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90890-8#about" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90890-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mollier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04070437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370164v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boichu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Candar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dayan-Herzbrun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03358138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351502v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;wy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02370364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.keuch.2016.01.0009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371286v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371399v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371405v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371775v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371792v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371826v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>