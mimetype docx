--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -731,57 +731,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Essai d’interprétation archéologique des résultats de la prospection géophysique réalisée à Surt (Libye) en 2009 : de la réalité de l’anomalie ponctuelle à une structuration urbaine théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Libye antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.143-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fortifications de la ville de Surt (Libye) à l’époque médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -796,126 +865,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enceintes urbaines, sites fortifiés, forteresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445212v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02445222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poivrières, créneaux, hourds et bretèches ; la couverture et la défense sommitale des donjons lyonnais du XIIe au XVe siècle</w:t>
               </w:r>
@@ -3423,242 +3423,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Portes et murailles de Damas de l'Antiquité aux premiers mamlouks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Ifpo, pp.350, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.12299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilan sur la mise en place des commissions territoriales de la recherche archéologique (CTRA) et rapports d’activité 2017 des CTRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la culture, ressources documentaires pour l'archéologie. 219 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadr une forteresse de Saladin au Sinaï. Histoire et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Racinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5002,51 +5002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 156 (1), pp.91-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5640,50 +5640,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Albigny, Saint-Germain, Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et archéologie en Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Châteaux médiévaux en Rhône-Alpes, pp.92-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Besançon, 4 000 m3 pour réécrire l’histoire d’une ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5731,139 +5813,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 267, pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518317v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02449081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doizieu</w:t>
               </w:r>
@@ -6471,51 +6471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aureli Santos Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Guilhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.29065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Necker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Go&#235;tz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-836171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Choel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munier Claudine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.12299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Racinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/pica_1272-6117_1999_hos_16_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jehel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Mandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orcel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ullmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2012.93385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Basch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.348.0019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Servant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho&#235;l Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aureli Santos Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Guilhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.29065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Necker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Go&#235;tz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-836171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Choel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munier Claudine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.12299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Racinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/pica_1272-6117_1999_hos_16_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jehel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Mandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orcel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ullmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2012.93385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Basch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.348.0019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Servant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho&#235;l Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>