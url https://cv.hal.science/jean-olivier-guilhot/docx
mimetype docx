--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -97,1196 +97,1196 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doit-on restituer pour assurer la lisibilité et la conservation d'un site archéologique ? Le temple de Mercure au Puy de Dôme et le quartier du Born à Barcelone, deux partis de présentation aux publics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aureli Santos Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restaurer le patrimoine au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture, Nov 2023, Paris, France. pp.120-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et fortifications urbaines dans la Syrie des XIIe et XIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et archéologie urbaine au Maghreb et en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d’archéologie de la Faculté des lettres et des sciences humaines de Kairouan, Apr 2018, Kairouan, Tunisie. pp.331-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légiférer sur l’archéologie : une évidence patrimoniale ou une stratégie d’appropriation territoriale ? Les priorités de la France autour de la Méditerranée (1835-1941)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine Partagé ou Patrimoine à usage identitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Byblos, Liban. pp.219-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l'époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lons-le-Saunier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bretèches, mâchicoulis et … hourds : la défense sommitale en Terre Sainte au XIIIe s. ; des influences croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civilisations en transitions. Sociétés conquérantes et sociétés composites à travers l’Histoire : l’exemple du Liban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Byblos, Liban. pp.261-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fortifications de la ville de Surt (Libye) à l’époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enceintes urbaines, sites fortifiés, forteresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.199-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’interprétation archéologique des résultats de la prospection géophysique réalisée à Surt (Libye) en 2009 : de la réalité de l’anomalie ponctuelle à une structuration urbaine théorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Libye antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France. pp.143-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poivrières, créneaux, hourds et bretèches ; la couverture et la défense sommitale des donjons lyonnais du XIIe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bois dans le château de pierre au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Lons-le-Saunier, France. pp.263-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besançon (Doubs), Parking de la Mairie. Urbanisme et habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die spätkeltische Zeit am südlichen Oberrhein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1991, Bâle, Switzerland. pp.137-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle et la pierre, symboles de la modernité du pouvoir au XIIIe siècle, ou, Le donjon cherchant à s'affranchir du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bois dans l'architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Rouen, France. pp.48-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'évolution de la fonction résidentielle du donjon en lyonnais, XIIe-XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château médiéval, forteresse habitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1988, Lyon, France. pp.62-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat et urbanisme en Gaule interne aux IIe et Ier s. av J.-C. L’apport de deux fouilles récentes : Besançon (Doubs) et Roanne (Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lavendhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'âge du Fer dans le Jura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Pontarlier et Yverdon, France. pp.239-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports d'activité 2023 des commissions territoriales de la recherche archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la culture. 2024, pp.360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04898235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 32 du Comité National de la Recherche Scientifique « Mondes anciens et médiévaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guermeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouhaïk-Gironès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Centre National de la Recherche Scientifique (CNRS). 2020, pp.635-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03017851v1</w:t>
-              </w:r>
-[...949 lines deleted...]
-                <w:t xml:space="preserve">hal-02445177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1605,51 +1605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CST n’a pas trente ans ! Essai de mise en perspective du contrôle de l’État sur l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Delestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les services régionaux de l'archéologie (1991-2021) Trente ans d'une histoire en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Patrimoine, pp.67-73, 2021, ISBN9782757707906</w:t>
@@ -2090,247 +2090,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richesse des formes et variété des matières à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Goëtz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ex pots, céramiques médiévales et modernes en Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-122, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fromentée, Tue-chat et Blanc-manger : quand les fumets se sont dissipés..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ex pots, céramiques médiévales et modernes en Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-72, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'archéologie à Besançon de 1985 à 1995 : Considérer à nouveau la ville comme un site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclats d'histoire, 10 ans d'archéologie en Franche-Comté, 25 000 ans d'héritages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cètre, pp.188-192, 1995, 978-2878230666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445368v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02454539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un partenariat exemplaire à Besançon</w:t>
               </w:r>
@@ -2383,50 +2383,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habitat et urbanisme en Gaule interne aux II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècles av. J.-C. L’apport de deux fouilles récentes : Besançon (département du Doubs) et Roanne (département de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lavendhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Kaenel; Philippe Curdy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge du Fer dans le Jura. Actes du XVe colloque international de l’Association française pour l’étude de l’âge du Fer (Pontarlier et Yverdon-les-Bains, 9-12 mai 1991)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers d’archéologie romande (57), Bibliothèque historique vaudoise; Cercle Girardot, pp.239-261, 1992, 978-2-88028-057-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-836171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire de quartier : phase 7 (65 à 120 ap. J.-C.) à 10 (1250 à 1800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2439,181 +2547,181 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des Beaux-Arts et d'Archéologie de Besançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20000 m3 d'histoire. Les fouille du parking de la Mairie à Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.76-82, 1992, 2-905193-14-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agglomération celtique de Besançon (Doubs). Fouilles du &amp;quot;parking de la Mairie&amp;quot; 1989-1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Choel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer dans le Jura. Actes du XVe colloque international de l’Association française pour l’étude de l’âge du Fer (Pontarlier et Yverdon-les-Bains, 9-12 mai 1991)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Celtes dans le Jura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-94, 1991</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération celtique de Besançon (Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2642,165 +2750,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Celtes dans le Jura. L’âge du Fer dans le massif jurassien (800-15 av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.90-94, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518307v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02445431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des solutions architecturales dans la construction en pans de bois au Moyen Âge en Franche-Comté. Une maison d’artisan vigneron à Besançon au XIII-XIVe siècle.</w:t>
               </w:r>
@@ -2866,51 +2866,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bannières de Charmont et d'Arènes</w:t>
+                <w:t xml:space="preserve">Evolution d'un cité : Besançon aux XIIIe-XIVe et XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
@@ -2928,75 +2928,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se nourrir à Besançon au Moyen Âge : à la table d'un vigneron de Battant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Besançon, pp.7-10, 1990, 2-905193-06-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517057v1</w:t>
+                <w:t xml:space="preserve">hal-01517034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d'un cité : Besançon aux XIIIe-XIVe et XVIe siècles</w:t>
+                <w:t xml:space="preserve">Les bannières de Charmont et d'Arènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
@@ -3014,51 +3014,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se nourrir à Besançon au Moyen Âge : à la table d'un vigneron de Battant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Besançon, pp.7-10, 1990, 2-905193-06-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517034v1</w:t>
+                <w:t xml:space="preserve">hal-01517057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La verrerie de Franche-Comté</w:t>
               </w:r>
@@ -3423,1110 +3423,1110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilan sur la mise en place des commissions territoriales de la recherche archéologique (CTRA) et rapports d’activité 2017 des CTRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la culture, ressources documentaires pour l'archéologie. 219 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portes et murailles de Damas de l'Antiquité aux premiers mamlouks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Piaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Ifpo, pp.350, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.12299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02444952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadr une forteresse de Saladin au Sinaï. Histoire et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudine Piaton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Racinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Mouton. 2 (53), pp.392, 2010, Mémoires de l’Académie des Inscriptions et Belles-Lettres, 978-2-87754-255-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadr, une forteresse de Saladin dans le Sinaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Feïss-Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la culture, ressources documentaires pour l'archéologie. 219 p., 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gobelins - L’Ecole de l’Image, pp.40, 2007, 2-9523790-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des villes, démarches et exemples en Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Piaton</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° spécial 16, pp.272, 1999, Revue archéologique de Picardie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et Cultures dans l’Occident chrétien; début du XIIe s.-milieu du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Racinet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Michel Mouton. 2 (53), pp.392, 2010, Mémoires de l’Académie des Inscriptions et Belles-Lettres, 978-2-87754-255-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.255, 1998, 978-2-84274-032-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20000 m3 d'histoire. Les fouilles du parking de la mairie à Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Gobelins - L’Ecole de l’Image, pp.40, 2007, 2-9523790-0-9</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Beaux-Arts et d'Archéologie de Besançon. 1992, 2-905193-14-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Archéologie des villes, démarches et exemples en Picardie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pont de la Guillotière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Burnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Mandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Orcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alpara, pp.196, 1991, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.1626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir à Besançon au Moyen Âge : à la table d'un vigneron de Battant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Alexandre-Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des beaux-arts et d'archéologie, 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verrerie de l'Est de la France, XIIIe-XVIIIe siècles, fabrication-consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RAE, IXe supplément, pp.345, 1990, Revue archéologique de l'Est, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir à Besançon au Moyen Âge : à la table d'un vigneron de Battant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">pp.255, 1998, 978-2-84274-032-0</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pinette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.83, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">20000 m3 d'histoire. Les fouilles du parking de la mairie à Besançon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besançon. Document d’évaluation du patrimoine archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée des Beaux-Arts et d'Archéologie de Besançon. 1992, 2-905193-14-X</w:t>
+              <w:t xml:space="preserve">Centre national d'archéologie urbaine. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...356 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518369v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03287800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse, château des Tours</w:t>
               </w:r>
@@ -4632,51 +4632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage : Eychenne Mathieu, Pradines Stéphane, Zouache Abbès (éds.), Guerre et Paix dans le Proche-Orient médiéval (Xe-XVe siècle), Le Caire, IFAO, IFPO, 2019, 574 p., Bulletin critique des Annales islamologiques, n° 35, 2021, pp. 81-86. https://www.ifao.egnet.net/bcai/35/26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4976,77 +4976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles interprétations sur le tracé et la chronologie de l’enceinte de Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Piaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 156 (1), pp.91-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Basch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Racinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,50 +5640,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Besançon, 4 000 m3 pour réécrire l’histoire d’une ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choël Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llopis Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 267, pp.44-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albigny, Saint-Germain, Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5692,178 +5813,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et archéologie en Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Châteaux médiévaux en Rhône-Alpes, pp.92-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449081v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-01518317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doizieu</w:t>
               </w:r>
@@ -5918,51 +5918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Châtelard à Saint-Bonnet-de-Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et archéologie en Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Châteaux médiévaux en Rhône-Alpes, spécial 6, pp.74-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6138,51 +6138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes protohistoriques récentes à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vaginay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6471,51 +6471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aureli Santos Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Guilhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.29065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Necker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454537v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Go&#235;tz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-836171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Choel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munier Claudine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.12299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Racinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/pica_1272-6117_1999_hos_16_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jehel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Mandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orcel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.918" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ullmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2012.93385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Basch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.348.0019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Servant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho&#235;l Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518317v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aureli Santos Ruiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mouton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Guilhot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445182v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.29065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Necker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Go&#235;tz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-836171" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Choel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517057v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munier Claudine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Feuillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dormoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.12299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Racinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.persee.fr/issue/pica_1272-6117_1999_hos_16_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jehel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Burnouf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Mandy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orcel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1626" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Alexandre-Bidon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquemot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.918" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pinette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445243v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445745v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ullmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goven" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2012.93385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Basch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.348.0019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Servant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llopis Eric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cho&#235;l Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449081v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449070v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaginay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>