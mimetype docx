--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -538,269 +538,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le film recherche : une forme novatrice d'accompagnement pour la transmission des connaissances dans le champ innovant de l'agroforesterie</w:t>
+                <w:t xml:space="preserve">Le Film Recherche un moyen de restitution pertinent au plus près de tous les publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Pibou</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
+                <w:t xml:space="preserve">Olivier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Transition et innovation : comment accompagner les acteurs ?, 2, pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418981v1</w:t>
+                <w:t xml:space="preserve">hal-02419038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Film Recherche un moyen de restitution pertinent au plus près de tous les publics</w:t>
+                <w:t xml:space="preserve">Le film recherche : une forme novatrice d'accompagnement pour la transmission des connaissances dans le champ innovant de l'agroforesterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.19-21</w:t>
+              <w:t xml:space="preserve">, 2019, Transition et innovation : comment accompagner les acteurs ?, 2, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419038v1</w:t>
+                <w:t xml:space="preserve">hal-02418981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'agriculture prend de la hauteur. Filmer au jardin potager sur le toit de la clinique Pasteur à Toulouse</w:t>
               </w:r>
@@ -884,178 +884,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« HERENCIA », une errance sociologique et artistique</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Chercheurs de champs, Hors-série 2, pp.149-160</w:t>
+              <w:t xml:space="preserve">, 2016, Chercheurs de champs, Hors-série 2, pp.5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996489v1</w:t>
+                <w:t xml:space="preserve">hal-02044436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">« HERENCIA », une errance sociologique et artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Chercheurs de champs, Hors-série 2, pp.5-9</w:t>
+              <w:t xml:space="preserve">, 2016, Chercheurs de champs, Hors-série 2, pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044436v1</w:t>
+                <w:t xml:space="preserve">hal-01996489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène des identités par le film recherche</w:t>
               </w:r>
@@ -1140,73 +1140,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Un cinéma du subjectif, N°8</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sports et médias, N°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044878v1</w:t>
+                <w:t xml:space="preserve">hal-02044909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto récit, la mise en scène de l’identité narrative au cinéma</w:t>
               </w:r>
@@ -1222,73 +1222,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sports et médias, N°8</w:t>
+              <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Un cinéma du subjectif, N°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044909v1</w:t>
+                <w:t xml:space="preserve">hal-02044878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rugby et la mise en scène des corps. « Le rugby dans le cuir »(1985) un parti pris documentaire.</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document audiovisuel comme dispositif de restitution de résultats de recherche : étude réflexive d’une nouvelle pratique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1565,77 +1565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À l'ombre des champs » l An agroforestry landscapes research movie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1667,260 +1667,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit. Filmer au jardin potager de la clinique Pasteur à Toulouse.</w:t>
+                <w:t xml:space="preserve">« Ascenseur pour le potager » : un film-recherche. Filmer le jardin potager sur le toit de la Clinique Pasteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Agricultures Urbaines depuis la métropole toulousaine à l’échelle globale : Etat des lieux, propositions, expériences et prospective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS Lisst-Dynamiques rurales (ENSFEA), Laboratoire CERTOP (UT2J, UT3), INRA UMR Agir, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817907v1</w:t>
+                <w:t xml:space="preserve">hal-01838110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ascenseur pour le potager » : un film-recherche. Filmer le jardin potager sur le toit de la Clinique Pasteur</w:t>
+                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit. Filmer au jardin potager de la clinique Pasteur à Toulouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures Urbaines depuis la métropole toulousaine à l’échelle globale : Etat des lieux, propositions, expériences et prospective.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS Lisst-Dynamiques rurales (ENSFEA), Laboratoire CERTOP (UT2J, UT3), INRA UMR Agir, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838110v1</w:t>
+                <w:t xml:space="preserve">hal-01817907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques Rurales : parole aux fondateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Estienne; Françoix Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement des arts aux non spécialistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, 2022, Sphère éducative, 978-2-38377-086-2</w:t>
@@ -3073,51 +3073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6175F3F2"/>
+    <w:nsid w:val="84F859A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pascal-fontorbes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7707-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076357279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms.hypotheses.org/category/film-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gup.unige.it/node/186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pascal-fontorbes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7707-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076357279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms.hypotheses.org/category/film-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gup.unige.it/node/186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>