--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -538,269 +538,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Film Recherche un moyen de restitution pertinent au plus près de tous les publics</w:t>
+                <w:t xml:space="preserve">Le film recherche : une forme novatrice d'accompagnement pour la transmission des connaissances dans le champ innovant de l'agroforesterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elsa Pibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.19-21</w:t>
+              <w:t xml:space="preserve">, 2019, Transition et innovation : comment accompagner les acteurs ?, 2, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419038v1</w:t>
+                <w:t xml:space="preserve">hal-02418981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le film recherche : une forme novatrice d'accompagnement pour la transmission des connaissances dans le champ innovant de l'agroforesterie</w:t>
+                <w:t xml:space="preserve">Le Film Recherche un moyen de restitution pertinent au plus près de tous les publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Pibou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
+                <w:t xml:space="preserve">Olivier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Transition et innovation : comment accompagner les acteurs ?, 2, pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418981v1</w:t>
+                <w:t xml:space="preserve">hal-02419038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'agriculture prend de la hauteur. Filmer au jardin potager sur le toit de la clinique Pasteur à Toulouse</w:t>
               </w:r>
@@ -1140,73 +1140,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sports et médias, N°8</w:t>
+              <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Un cinéma du subjectif, N°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044909v1</w:t>
+                <w:t xml:space="preserve">hal-02044878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto récit, la mise en scène de l’identité narrative au cinéma</w:t>
               </w:r>
@@ -1222,73 +1222,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier Louis-Lumière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Un cinéma du subjectif, N°8</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sports et médias, N°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044878v1</w:t>
+                <w:t xml:space="preserve">hal-02044909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rugby et la mise en scène des corps. « Le rugby dans le cuir »(1985) un parti pris documentaire.</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document audiovisuel comme dispositif de restitution de résultats de recherche : étude réflexive d’une nouvelle pratique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1565,77 +1565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À l'ombre des champs » l An agroforestry landscapes research movie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1667,260 +1667,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ascenseur pour le potager » : un film-recherche. Filmer le jardin potager sur le toit de la Clinique Pasteur</w:t>
+                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit. Filmer au jardin potager de la clinique Pasteur à Toulouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures Urbaines depuis la métropole toulousaine à l’échelle globale : Etat des lieux, propositions, expériences et prospective.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS Lisst-Dynamiques rurales (ENSFEA), Laboratoire CERTOP (UT2J, UT3), INRA UMR Agir, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838110v1</w:t>
+                <w:t xml:space="preserve">hal-01817907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit. Filmer au jardin potager de la clinique Pasteur à Toulouse.</w:t>
+                <w:t xml:space="preserve">« Ascenseur pour le potager » : un film-recherche. Filmer le jardin potager sur le toit de la Clinique Pasteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Agricultures Urbaines depuis la métropole toulousaine à l’échelle globale : Etat des lieux, propositions, expériences et prospective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS Lisst-Dynamiques rurales (ENSFEA), Laboratoire CERTOP (UT2J, UT3), INRA UMR Agir, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817907v1</w:t>
+                <w:t xml:space="preserve">hal-01838110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques Rurales : parole aux fondateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Estienne; Françoix Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement des arts aux non spécialistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, 2022, Sphère éducative, 978-2-38377-086-2</w:t>
@@ -3073,51 +3073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84F859A2"/>
+    <w:nsid w:val="3654A086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pascal-fontorbes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7707-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076357279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms.hypotheses.org/category/film-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gup.unige.it/node/186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pascal-fontorbes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7707-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076357279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms.hypotheses.org/category/film-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gup.unige.it/node/186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>