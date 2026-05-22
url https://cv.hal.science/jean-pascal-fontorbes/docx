--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -538,269 +538,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le film recherche : une forme novatrice d'accompagnement pour la transmission des connaissances dans le champ innovant de l'agroforesterie</w:t>
+                <w:t xml:space="preserve">Le Film Recherche un moyen de restitution pertinent au plus près de tous les publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Pibou</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
+                <w:t xml:space="preserve">Olivier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Transition et innovation : comment accompagner les acteurs ?, 2, pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418981v1</w:t>
+                <w:t xml:space="preserve">hal-02419038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Film Recherche un moyen de restitution pertinent au plus près de tous les publics</w:t>
+                <w:t xml:space="preserve">Le film recherche : une forme novatrice d'accompagnement pour la transmission des connaissances dans le champ innovant de l'agroforesterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de recherche ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Recherches collaboratives, 1, pp.19-21</w:t>
+              <w:t xml:space="preserve">, 2019, Transition et innovation : comment accompagner les acteurs ?, 2, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419038v1</w:t>
+                <w:t xml:space="preserve">hal-02418981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'agriculture prend de la hauteur. Filmer au jardin potager sur le toit de la clinique Pasteur à Toulouse</w:t>
               </w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le document audiovisuel comme dispositif de restitution de résultats de recherche : étude réflexive d’une nouvelle pratique pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1565,77 +1565,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À l'ombre des champs » l An agroforestry landscapes research movie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pibou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le film dans la pratique de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,51 +1876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’agriculture prend de la hauteur et s’installe sur un toit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques Rurales : parole aux fondateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fontorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Pibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Estienne; Françoix Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement des arts aux non spécialistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, 2022, Sphère éducative, 978-2-38377-086-2</w:t>
@@ -3073,51 +3073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3654A086"/>
+    <w:nsid w:val="566BA895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pascal-fontorbes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7707-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076357279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms.hypotheses.org/category/film-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gup.unige.it/node/186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pascal-fontorbes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7707-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076357279" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms.hypotheses.org/category/film-recherche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grani&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21668" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pibou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816801v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lombard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gup.unige.it/node/186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49956" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jolivet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>