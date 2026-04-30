--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -66,559 +66,559 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners' requests for advisory services to biologists regarding selective reporting of antibiotic susceptibility testing</w:t>
+                <w:t xml:space="preserve">Optimizing Antidepressant Use in Geriatric Depression: Expert Consensus from French societies of geriatrics, old age psychiatry and clinical pharmacy (SFGG, SF3PA and SFPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Le Bihan</w:t>
+                <w:t xml:space="preserve">Morgane Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aubin</w:t>
+                <w:t xml:space="preserve">Alexis Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jeanmougin</w:t>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Armand-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonin-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2025.2004⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2026.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415904v2</w:t>
+                <w:t xml:space="preserve">hal-05584061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting started with search filters in primary care literature reviews</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General practitioners' requests for advisory services to biologists regarding selective reporting of antibiotic susceptibility testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Granikov</w:t>
+                <w:t xml:space="preserve">Clément Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambar Kulshreshtha</w:t>
+                <w:t xml:space="preserve">Guillaume Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Young</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pauline Jeanmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf037⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (6), pp.00-00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2025.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127071v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déprescription en médecine générale. Une revue ciblée de la littérature française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Getting started with search filters in primary care literature reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Granikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambar Kulshreshtha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.214.272⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127114v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La déprescription en médecine générale. Une revue ciblée de la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gachet</w:t>
+                <w:t xml:space="preserve">J Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">P Le Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.272-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.214.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813507v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and Enablers for Deprescribing Glucose-Lowering Treatment in Older Adults: A Systematic Review</w:t>
               </w:r>
@@ -630,64 +630,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Jawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Artarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Nanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204, pp.254-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -868,77 +868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a Feedback Visit and a Clinical Decision Support System Based on Antibiotic Prescription Audit in Primary Care: Multiarm Cluster-Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Jeanmougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Larramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -992,408 +992,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of search filters to retrieve medication discontinuation articles in Medline and Embase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wade Thompson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hir.12516⟩</w:t>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337830v1</w:t>
+                <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does missing data matter in the revised Patients' Attitude Towards Deprescribing questionnaire? A systematic review and two case analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of search filters to retrieve medication discontinuation articles in Medline and Embase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wade Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hir.12516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2023.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04371587v1</w:t>
+                <w:t xml:space="preserve">hal-04337830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effectiveness of a joint general practitioner-pharmacist intervention on the implementation of benzodiazepine deprescribing in older adults (BESTOPH-MG trial): protocol for a cluster-randomized controlled trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
+                <w:t xml:space="preserve">Does missing data matter in the revised Patients' Attitude Towards Deprescribing questionnaire? A systematic review and two case analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Caillet</w:t>
+                <w:t xml:space="preserve">Kristie Rebecca Weir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lecompte</w:t>
+                <w:t xml:space="preserve">Katharina Tabea Jungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.296-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1228883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2023.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337854v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of applying a patient safety taxonomy to patient and clinician-reported incident reports during the COVID-19 pandemic: a mixed methods study</w:t>
               </w:r>
@@ -1507,1009 +1507,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of deprescribing search filters in systematic review search strategies: A case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the effectiveness of a joint general practitioner-pharmacist intervention on the implementation of benzodiazepine deprescribing in older adults (BESTOPH-MG trial): protocol for a cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara H Heinrich</w:t>
+                <w:t xml:space="preserve">Jean-François Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Zerah</w:t>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eoin Hurley</w:t>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Christiaens</w:t>
+                <w:t xml:space="preserve">Hélène Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcpt.13908⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1228883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184137v1</w:t>
+                <w:t xml:space="preserve">hal-04337854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a multi-faceted intervention to deprescribe proton pump inhibitors in primary care: protocol for a population-based, pragmatic, cluster-randomized controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solène Schirr-Bonnans</w:t>
+                <w:t xml:space="preserve">Use of deprescribing search filters in systematic review search strategies: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tessier</w:t>
+                <w:t xml:space="preserve">Clara H Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Christiaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-07496-3⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.13908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03580570v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of search filters to identify articles on deprescribing in Medline and Embase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of a multi-faceted intervention to deprescribe proton pump inhibitors in primary care: protocol for a population-based, pragmatic, cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01515-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-07496-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694388v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03580570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of pharmacists in multidisciplinary protocols of medical homes in 2020: A multi-methods cross-sectional descriptive study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development and validation of search filters to identify articles on deprescribing in Medline and Embase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wade Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.04.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01515-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188165v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidents de sécurité des patients pendant la période de crise sanitaire ( COVID-19) en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Roles of pharmacists in multidisciplinary protocols of medical homes in 2020: A multi-methods cross-sectional descriptive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (6), pp.988-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.179.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04207102v1</w:t>
+                <w:t xml:space="preserve">hal-04188165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Patient Education Material for Proton Pump Inhibitor Deprescribing: A Mixed-Methods Study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidents de sécurité des patients pendant la période de crise sanitaire ( COVID-19) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Pharmacotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (179), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.179.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10600280211046630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03384288v1</w:t>
+                <w:t xml:space="preserve">hal-04207102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-safety incidents during COVID-19 health crisis in France: An exploratory sequential multi-method study in primary care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of Patient Education Material for Proton Pump Inhibitor Deprescribing: A Mixed-Methods Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13814788.2021.1945029⟩</w:t>
+              <w:t xml:space="preserve">Annals of Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10600280211046630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10600280211046630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384276v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REview of potentially inappropriate MEDIcation pr[e]scribing in Seniors (REMEDI[e]S): French implicit and explicit criteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Charenton-Blavignac</w:t>
+                <w:t xml:space="preserve">Patient-safety incidents during COVID-19 health crisis in France: An exploratory sequential multi-method study in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Doucet</w:t>
+                <w:t xml:space="preserve">Sandrine Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (11), pp.1713-1724. </w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00228-021-03145-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2021.1945029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285127v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local characteristics associated with higher prevalence of ESBL-producing Escherichia coli in community-acquired urinary tract infections: an observational: cross-sectional study</w:t>
               </w:r>
@@ -2521,51 +2521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Larramendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2623,5196 +2623,5330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of patient education materials on proton-pump inhibitors deprescribing: a focused review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">REview of potentially inappropriate MEDIcation pr[e]scribing in Seniors (REMEDI[e]S): French implicit and explicit criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Berthou-Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charenton-Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 76 (1), pp.17-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-019-02779-x⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 77 (11), pp.1713-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-021-03145-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500935v1</w:t>
+                <w:t xml:space="preserve">hal-03285127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association between Oral Anticoagulants and Cancer Incidence among Individuals with Nonvalvular Atrial Fibrillation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gender gap in research: a bibliometric study of published articles in primary health care and general internal medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.325-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmz091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1714213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03500914v1</w:t>
+                <w:t xml:space="preserve">hal-03500924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender gap in research: a bibliometric study of published articles in primary health care and general internal medicine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Risk Factors of Extended-Spectrum Beta-Lactamases-Producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; Community Acquired Urinary Tract Infections: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Larramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dusollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.3945-3955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IDR.S269033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmz091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03500924v1</w:t>
+                <w:t xml:space="preserve">hal-03011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors of Extended-Spectrum Beta-Lactamases-Producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; Community Acquired Urinary Tract Infections: A Systematic Review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suitability of patient education materials on proton-pump inhibitors deprescribing: a focused review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-019-02779-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IDR.S269033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011614v1</w:t>
+                <w:t xml:space="preserve">hal-03500935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Accuracy of Google Translate for Abstracting Data From Non–English-Language Trials for Systematic Reviews</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Association between Oral Anticoagulants and Cancer Incidence among Individuals with Nonvalvular Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Kuriyama</w:t>
+                <w:t xml:space="preserve">Devin Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Anton</w:t>
+                <w:t xml:space="preserve">Christel Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">April Choi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hui Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/M19-0891⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (10), pp.1384-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1714213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538439v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Living Wills on End-of-Life Care: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Accuracy of Google Translate for Abstracting Data From Non–English-Language Trials for Systematic Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Alaoui</w:t>
+                <w:t xml:space="preserve">Jeffrey Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Akira Kuriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">April Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.15630⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171 (9), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M19-0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500968v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing Urate Lowering Therapies prescription for asymptomatic hyperuricemia by general practitioners: a qualitative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of Living Wills on End-of-Life Care: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Higel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijcp.13383⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.15630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500954v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with publication speed in general medical journals: a retrospective study of bibliometric data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing Urate Lowering Therapies prescription for asymptomatic hyperuricemia by general practitioners: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tourzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sebo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11192-019-03061-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (9), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcp.13383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500961v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is statistician involvement as co-author associated with reduced time to publication of quantitative research in general medical journals? A bibliometric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Factors associated with publication speed in general medical journals: a retrospective study of bibliometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gorioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmy115⟩</w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (2), pp.1037-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11192-019-03061-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500973v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes and determinants of integration of eGFR in physicians’ drug prescriptions: a qualitative study of semi-structured interviews</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is statistician involvement as co-author associated with reduced time to publication of quantitative research in general medical journals? A bibliometric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1463423619000847⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.431-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmy115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500940v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes and determinants of integration of eGFR in physicians’ drug prescriptions: a qualitative study of semi-structured interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
+              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1463423619000847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158596v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral retinoids and depression: reply from the authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dréno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178 (5), pp.1224-1224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.16429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02913583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric Disorders with Systemic Retinoids: A Systematic Review of Case Reports.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health sciences libraries’ subscriptions to journals: expectations of general practice departments and collection-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+                <w:t xml:space="preserve">David Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khammari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 178 (1), pp.278-280. </w:t>
+              <w:t xml:space="preserve">Journal of the Medical Library Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.15745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5195/jmla.2018.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158619v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health sciences libraries’ subscriptions to journals: expectations of general practice departments and collection-based analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychiatric Disorders with Systemic Retinoids: A Systematic Review of Case Reports.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Renard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Medical Library Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5195/jmla.2018.282⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (1), pp.278-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500979v1</w:t>
+                <w:t xml:space="preserve">hal-03158619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of preventive practices provided by primary care physicians: A cross-sectional study in Switzerland and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sebo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senn</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184032⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.358-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525789v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do general practitioners put preventive care recommendations into practice? A cross-sectional study in Switzerland and France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Psychiatric Disorders, Acne and Systemic Retinoids: Comparison of Risks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-017958⟩</w:t>
+              <w:t xml:space="preserve">Expert opinion on drug safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (9), pp.989-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14740338.2017.1344641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525775v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners’ views and preferences about quality improvement feedback in preventive care: a cross-sectional study in Switzerland and France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rates, Delays, and Completeness of General Practitioners’ Responses to a Postal Versus Web-Based Survey: A Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sebo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13012-017-0623-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.e83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.6308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525800v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric Disorders, Acne and Systemic Retinoids: Comparison of Risks.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+                <w:t xml:space="preserve">Overview of preventive practices provided by primary care physicians: A cross-sectional study in Switzerland and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerardin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bernard Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert opinion on drug safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14740338.2017.1344641⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158144v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates, Delays, and Completeness of General Practitioners’ Responses to a Postal Versus Web-Based Survey: A Randomized Trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">How do general practitioners put preventive care recommendations into practice? A cross-sectional study in Switzerland and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senn</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.6308⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.e017958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-017958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525819v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des irrigations nasales au sérum salé pour la rhinopharyngite aigüe de l’enfant de 3 mois à 12 ans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">General practitioners’ views and preferences about quality improvement feedback in preventive care: a cross-sectional study in Switzerland and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Rousseau</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Haller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13012-017-0623-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03573286v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Cardiovascular Hospitalization in Giant Cell Arteritis: Effect of Statin Exposure. A French Population-based Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficacité des irrigations nasales au sérum salé pour la rhinopharyngite aigüe de l’enfant de 3 mois à 12 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3899/jrheum.151500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03525872v1</w:t>
+                <w:t xml:space="preserve">hal-03573286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenteral Anticoagulants Use in General Practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predictors of Cardiovascular Hospitalization in Giant Cell Arteritis: Effect of Statin Exposure. A French Population-based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1076029614548057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (12), pp.2162-2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.151500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526117v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tramadol Use and the Risk of Hospitalization for Hypoglycemia in Patients With Noncancer Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Suissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 175 (2), pp.186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2014.6512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tramadol for Noncancer Pain and the Risk of Hyponatremia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Nessim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128 (4), pp.418-425.e5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2014.10.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients’ Knowledge About Analgesic-Antipyretic Medications Purchased in Community Pharmacies: A Descriptive Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Grézy-Chabardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Oustric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pain and Palliative Care Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (4), pp.334-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/15360288.2015.1082007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent Use of Benzodiazepines and Antidepressants and the Risk of Motor Vehicle Accident in Older Drivers : A Nested Case–Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machelle Wilchesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Patenaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Suissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (1), pp.39-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40120-015-0026-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug interactions between antihypertensive drugs and non-steroidal anti-inflammatory agents: a descriptive study using the French Pharmacovigilance database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parenteral Anticoagulants Use in General Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1076029614548057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fcp.12014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03538375v1</w:t>
+                <w:t xml:space="preserve">hal-03526117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin and low levels of thyroid-stimulating hormone in patients with type 2 diabetes mellitus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Concurrent use of statins and hormone therapy and risk of venous thromboembolism in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Duijnhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dell’aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Klungel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMAJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Menopause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (9), pp.1023-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/GME.0000000000000279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/cmaj.140688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03526159v1</w:t>
+                <w:t xml:space="preserve">hal-03538470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baclofen for alcohol dependence in France: Incidence of treated patients and prescription patterns—A cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metformin and low levels of thyroid-stimulating hormone in patients with type 2 diabetes mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Hoi Yun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2013.09.008⟩</w:t>
+              <w:t xml:space="preserve">CMAJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (15), pp.1138-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/cmaj.140688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03526189v1</w:t>
+                <w:t xml:space="preserve">hal-03526159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent use of statins and hormone therapy and risk of venous thromboembolism in postmenopausal women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Baclofen for alcohol dependence in France: Incidence of treated patients and prescription patterns—A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Klungel</w:t>
+                <w:t xml:space="preserve">Émilie Jouanjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Palmaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/GME.0000000000000279⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.192-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2013.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538470v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More on the “Triple Whammy”: antihypertensive drugs, non-steroidal anti-inflammatory agents and acute kidney injury – a case/non-case study in the French pharmacovigilance database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renal Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (7), pp.1166-1168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/0886022X.2014.917943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying competencies required for medication prescribing for general practice residents: a nominal group technique study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Birebent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-15-139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anticoagulants injectables en médecine générale. Étude descriptive transversale en Midi-Pyrénées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Drug interactions between antihypertensive drugs and non-steroidal anti-inflammatory agents: a descriptive study using the French Pharmacovigilance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (2), pp.230-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572396v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying competencies required for medication prescribing for general practice residents: a nominal group technique study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les anticoagulants injectables en médecine générale. Étude descriptive transversale en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.139</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.68 - 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01091381v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Cardiovascular events risk factors in giant cell arteritis. a population-based study in the french apogee cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identifying competencies required for medication prescribing for general practice residents: a nominal group technique study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Montastruc J. L.</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Birebent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544189v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01091381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation pédagogique de l'outil CALD Étude pilote de faisabilité par l'interne de médecine générale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Escourrou</w:t>
+                <w:t xml:space="preserve">Serious Cardiovascular events risk factors in giant cell arteritis. a population-based study in the french apogee cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sailler L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourrel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montastruc J. L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/med.2013.1000⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (S10), pp.S708-S709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.38216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538835v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions médicamenteuses potentielles en médecine générale : comparaison de deux études transversales en 1997 et 2012</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation pédagogique de l'outil CALD Étude pilote de faisabilité par l'interne de médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Rougé-Bugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2515/therapie/2013056⟩</w:t>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Médecine, 9 (7), pp.331-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2013.1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03538557v1</w:t>
+                <w:t xml:space="preserve">hal-03538835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steroidal anti-inflammatory drugs (NSAIDs) and hypertension treatment intensification: a population-based cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactions médicamenteuses potentielles en médecine générale : comparaison de deux études transversales en 1997 et 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-012-1283-9⟩</w:t>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (6), pp.411-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2013056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03538384v1</w:t>
+                <w:t xml:space="preserve">hal-03538557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de pharmacovigilance du vaccin antigrippal A (H1N1) v 2009 non adjuvanté chez la femme enceinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Omon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-respect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, soins primaires, 1, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une enquête et un questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-respect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Soins primaires, 2, pp.15-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Monitoring of Patients Treated with Antihypertensive Drugs and Newly Exposed to Non Steroidal Anti-Inflammatory Drugs: A Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e34187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0034187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-steroidal anti-inflammatory drugs (NSAIDs) and hypertension treatment intensification: a population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (11), pp.1533-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-012-1283-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bullying&amp;quot; et maladies chroniques chez les enfants de 9 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (suppl1), pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7959,51 +8093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415904v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanmougin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.2004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Granikov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Kulshreshtha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Young" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Lagadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.272" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mellot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jawal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04979542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Artarit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nanin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.204.254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Larramendy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Thompson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Rebecca Weir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tabea Jungo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2023.12.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1228883" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Purchase" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cooper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyth Price" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dorgeat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02057-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184137v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara H Heinrich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Hurley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Christiaens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13908" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01515-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.04.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Am&#233;lineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hild" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daviot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.25" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10600280211046630" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1945029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285127v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou-Contreras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charenton-Blavignac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-021-03145-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa514" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02779-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Abrahami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1714213" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmz091" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deglaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dusollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S269033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jackson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kuriyama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Anton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Choi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M19-0891" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500968v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15630" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tourzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.13383" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500961v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ragot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gorioux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Herrmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03061-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmy115" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500940v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423619000847" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fournier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dr&#233;no" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16429" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158619v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khammari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15745" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jmla.2018.282" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cerutti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184032" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525775v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougerie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-017958" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-017-0623-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2017.1344641" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525819v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.6308" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rousseau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525872v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pugnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bourrel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.151500" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526117v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029614548057" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Suissa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2014.6512" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Nessim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2014.10.046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;zy-Chabard&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oustric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15360288.2015.1082007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machelle Wilchesky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patenaude" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40120-015-0026-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Durrieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2C751FEA98FFA5F9DEB879369DBCCCFF7C86341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526159v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Hoi Yun Yu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.140688" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanjus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palmaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2013.09.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGC1QM53-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Duijnhoven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dell&#8217;aniello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Klungel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0000000000000279" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0886022X.2014.917943" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578320v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escourrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bismuth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Birebent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-15-139" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572396v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Poutrain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01091381v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailler L." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourrel R." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montastruc J. L." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38216" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538835v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bismuth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2013.1000" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538557v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Lay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2013056" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7639F62A6301D3BACB7C6D318CF6FD9730649708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Pathak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-012-1283-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT1T2414-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Omon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574770v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maisonneuve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034187" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575130v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Houix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepetit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Armand-Branger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonin-Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2026.12206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415904v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanmougin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.2004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Granikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Kulshreshtha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Young" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Lagadec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mellot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jawal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04979542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Artarit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nanin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.204.254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Larramendy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Thompson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Rebecca Weir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tabea Jungo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2023.12.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Purchase" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cooper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyth Price" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dorgeat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02057-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1228883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara H Heinrich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Hurley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Christiaens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01515-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.04.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Am&#233;lineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hild" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daviot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10600280211046630" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1945029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa514" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charenton-Blavignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-021-03145-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmz091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deglaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dusollier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S269033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02779-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Abrahami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1714213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jackson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kuriyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Anton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Choi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M19-0891" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15630" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tourzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.13383" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ragot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gorioux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Herrmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03061-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmy115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lef&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423619000847" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dr&#233;no" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16429" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jmla.2018.282" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khammari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2017.1344641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cerutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.6308" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-017958" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-017-0623-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pugnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bourrel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.151500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Suissa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2014.6512" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525924v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Nessim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2014.10.046" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;zy-Chabard&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oustric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15360288.2015.1082007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machelle Wilchesky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patenaude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40120-015-0026-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029614548057" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Duijnhoven" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dell&#8217;aniello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Klungel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0000000000000279" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Hoi Yun Yu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.140688" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanjus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palmaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2013.09.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGC1QM53-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Durrieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0886022X.2014.917943" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escourrou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bismuth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Birebent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-15-139" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2C751FEA98FFA5F9DEB879369DBCCCFF7C86341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Poutrain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01091381v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailler L." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourrel R." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montastruc J. L." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38216" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bismuth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2013.1000" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Lay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2013056" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7639F62A6301D3BACB7C6D318CF6FD9730649708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Omon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maisonneuve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034187" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538384v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Pathak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-012-1283-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT1T2414-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>