--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -66,7887 +66,8125 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Antidepressant Use in Geriatric Depression: Expert Consensus from French societies of geriatrics, old age psychiatry and clinical pharmacy (SFGG, SF3PA and SFPC)</w:t>
+                <w:t xml:space="preserve">Continuing the Progress in Deprescribing: Learnings From the Second International Conference on Deprescribing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Houix</w:t>
+                <w:t xml:space="preserve">Carina Lundby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lepetit</w:t>
+                <w:t xml:space="preserve">Wade Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arbus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2026.12206⟩</w:t>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 138 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.70231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584061v1</w:t>
+                <w:t xml:space="preserve">hal-05626766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners' requests for advisory services to biologists regarding selective reporting of antibiotic susceptibility testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Antidepressant Use in Geriatric Depression: Expert Consensus from French societies of geriatrics, old age psychiatry and clinical pharmacy (SFGG, SF3PA and SFPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Le Bihan</w:t>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Aubin</w:t>
+                <w:t xml:space="preserve">Sophie Armand-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Jeanmougin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Bonin-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2025.2004⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2026.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415904v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting started with search filters in primary care literature reviews</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déprescription et santé durable : enseignements d’une journée interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Brunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Morel</w:t>
+                <w:t xml:space="preserve">Étienne Nouguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Granikov</w:t>
+                <w:t xml:space="preserve">Eva Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambar Kulshreshtha</w:t>
+                <w:t xml:space="preserve">Max Cocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Young</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (4), </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, vol. 38 (2), pp.153-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.262.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127071v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déprescription en médecine générale. Une revue ciblée de la littérature française</w:t>
+                <w:t xml:space="preserve">General practitioners' requests for advisory services to biologists regarding selective reporting of antibiotic susceptibility testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Nguyen-Soenen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Clément Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jeanmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.214.272⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (6), pp.00-00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2025.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127114v1</w:t>
+                <w:t xml:space="preserve">hal-05415904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Enablers for Deprescribing Glucose-Lowering Treatment in Older Adults: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La déprescription en médecine générale. Une revue ciblée de la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Jawal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">J Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tubach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Le Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jamda.2023.11.025⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.272-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.214.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489895v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d'une intervention multi-facette de déprescription des inhibiteurs de la pompe à protons menée par les délégués d'Assurance maladie dans les cabinets de médecine générale (DesprescrIPP-DAM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting started with search filters in primary care literature reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Artarit</w:t>
+                <w:t xml:space="preserve">Vera Granikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Nanin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ambar Kulshreshtha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2024.204.254⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979542v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a Feedback Visit and a Clinical Decision Support System Based on Antibiotic Prescription Audit in Primary Care: Multiarm Cluster-Randomized Controlled Trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Barriers and Enablers for Deprescribing Glucose-Lowering Treatment in Older Adults: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/60535⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.439-447.e18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jamda.2023.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461106v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité d'une intervention multi-facette de déprescription des inhibiteurs de la pompe à protons menée par les délégués d'Assurance maladie dans les cabinets de médecine générale (DesprescrIPP-DAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gachet</w:t>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Artarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Nanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.254-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2024.204.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813507v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of search filters to retrieve medication discontinuation articles in Medline and Embase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of a Feedback Visit and a Clinical Decision Support System Based on Antibiotic Prescription Audit in Primary Care: Multiarm Cluster-Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Jeanmougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Larramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hir.12516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.e60535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/60535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337830v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does missing data matter in the revised Patients' Attitude Towards Deprescribing questionnaire? A systematic review and two case analyses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of preoperative treatment on healthcare utilization and return to work for anterior cruciate ligament injuries: a real-world study using the French healthcare database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Perrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2023.12.010⟩</w:t>
+              <w:t xml:space="preserve">Physician and Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00913847.2024.2435256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371587v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of applying a patient safety taxonomy to patient and clinician-reported incident reports during the COVID-19 pandemic: a mixed methods study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the effectiveness of a joint general practitioner-pharmacist intervention on the implementation of benzodiazepine deprescribing in older adults (BESTOPH-MG trial): protocol for a cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huw Williams</w:t>
+                <w:t xml:space="preserve">Jean-François Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-023-02057-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1228883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337839v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effectiveness of a joint general practitioner-pharmacist intervention on the implementation of benzodiazepine deprescribing in older adults (BESTOPH-MG trial): protocol for a cluster-randomized controlled trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of applying a patient safety taxonomy to patient and clinician-reported incident reports during the COVID-19 pandemic: a mixed methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+                <w:t xml:space="preserve">Thomas Purchase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delyth Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Dorgeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1228883⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-023-02057-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337854v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of deprescribing search filters in systematic review search strategies: A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development and validation of search filters to retrieve medication discontinuation articles in Medline and Embase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wade Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcpt.13908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hir.12516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184137v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a multi-faceted intervention to deprescribe proton pump inhibitors in primary care: protocol for a population-based, pragmatic, cluster-randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Does missing data matter in the revised Patients' Attitude Towards Deprescribing questionnaire? A systematic review and two case analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Schirr-Bonnans</w:t>
+                <w:t xml:space="preserve">Kristie Rebecca Weir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tessier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katharina Tabea Jungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-07496-3⟩</w:t>
+              <w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sapharm.2023.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03580570v1</w:t>
+                <w:t xml:space="preserve">hal-04371587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of search filters to identify articles on deprescribing in Medline and Embase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Use of deprescribing search filters in systematic review search strategies: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara H Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Zerah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Christiaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Clinical Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcpt.13908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01515-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694388v1</w:t>
+                <w:t xml:space="preserve">hal-04184137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of pharmacists in multidisciplinary protocols of medical homes in 2020: A multi-methods cross-sectional descriptive study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of a multi-faceted intervention to deprescribe proton pump inhibitors in primary care: protocol for a population-based, pragmatic, cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.04.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-07496-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188165v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03580570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidents de sécurité des patients pendant la période de crise sanitaire ( COVID-19) en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development and validation of search filters to identify articles on deprescribing in Medline and Embase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wade Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.179.25⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01515-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207102v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Patient Education Material for Proton Pump Inhibitor Deprescribing: A Mixed-Methods Study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Roles of pharmacists in multidisciplinary protocols of medical homes in 2020: A multi-methods cross-sectional descriptive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10600280211046630⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (6), pp.988-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384288v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-safety incidents during COVID-19 health crisis in France: An exploratory sequential multi-method study in primary care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Incidents de sécurité des patients pendant la période de crise sanitaire ( COVID-19) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13814788.2021.1945029⟩</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (179), pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2022.179.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384276v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local characteristics associated with higher prevalence of ESBL-producing Escherichia coli in community-acquired urinary tract infections: an observational: cross-sectional study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of Patient Education Material for Proton Pump Inhibitor Deprescribing: A Mixed-Methods Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaa514⟩</w:t>
+              <w:t xml:space="preserve">Annals of Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10600280211046630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10600280211046630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163120v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REview of potentially inappropriate MEDIcation pr[e]scribing in Seniors (REMEDI[e]S): French implicit and explicit criteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Charenton-Blavignac</w:t>
+                <w:t xml:space="preserve">Patient-safety incidents during COVID-19 health crisis in France: An exploratory sequential multi-method study in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Amélineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Doucet</w:t>
+                <w:t xml:space="preserve">Sandrine Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Daviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (11), pp.1713-1724. </w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00228-021-03145-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2021.1945029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285127v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender gap in research: a bibliometric study of published articles in primary health care and general internal medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local characteristics associated with higher prevalence of ESBL-producing Escherichia coli in community-acquired urinary tract infections: an observational: cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Larramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sebo</w:t>
+                <w:t xml:space="preserve">Jocelyne Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (3), pp.325-331. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (3), pp.789-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmz091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaa514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500924v1</w:t>
+                <w:t xml:space="preserve">hal-03163120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors of Extended-Spectrum Beta-Lactamases-Producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; Community Acquired Urinary Tract Infections: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REview of potentially inappropriate MEDIcation pr[e]scribing in Seniors (REMEDI[e]S): French implicit and explicit criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Deglaire</w:t>
+                <w:t xml:space="preserve">Barbara Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dusollier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Caillon</w:t>
+                <w:t xml:space="preserve">Julie Berthou-Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charenton-Blavignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IDR.S269033⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (11), pp.1713-1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-021-03145-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011614v1</w:t>
+                <w:t xml:space="preserve">hal-03285127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of patient education materials on proton-pump inhibitors deprescribing: a focused review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gender gap in research: a bibliometric study of published articles in primary health care and general internal medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-019-02779-x⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.325-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmz091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500935v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association between Oral Anticoagulants and Cancer Incidence among Individuals with Nonvalvular Atrial Fibrillation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Risk Factors of Extended-Spectrum Beta-Lactamases-Producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; Community Acquired Urinary Tract Infections: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Larramendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dusollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.3945-3955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IDR.S269033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1714213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03500914v1</w:t>
+                <w:t xml:space="preserve">hal-03011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Accuracy of Google Translate for Abstracting Data From Non–English-Language Trials for Systematic Reviews</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Suitability of patient education materials on proton-pump inhibitors deprescribing: a focused review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/M19-0891⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-019-02779-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538439v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Living Wills on End-of-Life Care: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Association between Oral Anticoagulants and Cancer Incidence among Individuals with Nonvalvular Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devin Abrahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Higel</w:t>
+                <w:t xml:space="preserve">Christel Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Alaoui</w:t>
+                <w:t xml:space="preserve">Hui Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+                <w:t xml:space="preserve">Laurent Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (1), pp.164-171. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (10), pp.1384-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jgs.15630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1714213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500968v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing Urate Lowering Therapies prescription for asymptomatic hyperuricemia by general practitioners: a qualitative study</w:t>
+                <w:t xml:space="preserve">The Accuracy of Google Translate for Abstracting Data From Non–English-Language Trials for Systematic Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tourzel</w:t>
+                <w:t xml:space="preserve">Jeffrey Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Munck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Akira Kuriyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">April Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijcp.13383⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171 (9), pp.677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M19-0891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500954v1</w:t>
+                <w:t xml:space="preserve">hal-03538439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with publication speed in general medical journals: a retrospective study of bibliometric data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect of Living Wills on End-of-Life Care: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Higel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11192-019-03061-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.15630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500961v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is statistician involvement as co-author associated with reduced time to publication of quantitative research in general medical journals? A bibliometric study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Factors influencing Urate Lowering Therapies prescription for asymptomatic hyperuricemia by general practitioners: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tourzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmy115⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (9), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcp.13383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500973v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes and determinants of integration of eGFR in physicians’ drug prescriptions: a qualitative study of semi-structured interviews</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Factors associated with publication speed in general medical journals: a retrospective study of bibliometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gorioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1463423619000847⟩</w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (2), pp.1037-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11192-019-03061-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500940v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral retinoids and depression: reply from the authors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Dréno</w:t>
+                <w:t xml:space="preserve">Is statistician involvement as co-author associated with reduced time to publication of quantitative research in general medical journals? A bibliometric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.16429⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.431-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmy115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913583v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health sciences libraries’ subscriptions to journals: expectations of general practice departments and collection-based analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Processes and determinants of integration of eGFR in physicians’ drug prescriptions: a qualitative study of semi-structured interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Medical Library Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1463423619000847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5195/jmla.2018.282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03500979v1</w:t>
+                <w:t xml:space="preserve">hal-03500940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric Disorders with Systemic Retinoids: A Systematic Review of Case Reports.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Oral retinoids and depression: reply from the authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dréno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178 (1), pp.278-280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.15745⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 178 (5), pp.1224-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158619v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health sciences libraries’ subscriptions to journals: expectations of general practice departments and collection-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+                <w:t xml:space="preserve">David Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (3), pp.358-366. </w:t>
+              <w:t xml:space="preserve">Journal of the Medical Library Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5195/jmla.2018.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158596v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric Disorders, Acne and Systemic Retinoids: Comparison of Risks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Psychiatric Disorders with Systemic Retinoids: A Systematic Review of Case Reports.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert opinion on drug safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14740338.2017.1344641⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (1), pp.278-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.15745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158144v1</w:t>
+                <w:t xml:space="preserve">hal-03158619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates, Delays, and Completeness of General Practitioners’ Responses to a Postal Versus Web-Based Survey: A Randomized Trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Effects of Discontinuation of Urate-Lowering Therapy: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senn</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.6308⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.358-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11606-017-4233-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525819v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of preventive practices provided by primary care physicians: A cross-sectional study in Switzerland and France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Psychiatric Disorders, Acne and Systemic Retinoids: Comparison of Risks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184032⟩</w:t>
+              <w:t xml:space="preserve">Expert opinion on drug safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (9), pp.989-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14740338.2017.1344641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525789v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do general practitioners put preventive care recommendations into practice? A cross-sectional study in Switzerland and France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Rates, Delays, and Completeness of General Practitioners’ Responses to a Postal Versus Web-Based Survey: A Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rougerie</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-017958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.e83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.6308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525775v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners’ views and preferences about quality improvement feedback in preventive care: a cross-sectional study in Switzerland and France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Overview of preventive practices provided by primary care physicians: A cross-sectional study in Switzerland and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13012-017-0623-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525800v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des irrigations nasales au sérum salé pour la rhinopharyngite aigüe de l’enfant de 3 mois à 12 ans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How do general practitioners put preventive care recommendations into practice? A cross-sectional study in Switzerland and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (10), pp.e017958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-017958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03573286v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Cardiovascular Hospitalization in Giant Cell Arteritis: Effect of Statin Exposure. A French Population-based Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">General practitioners’ views and preferences about quality improvement feedback in preventive care: a cross-sectional study in Switzerland and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Haller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.151500⟩</w:t>
+              <w:t xml:space="preserve">Implementation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13012-017-0623-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525872v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tramadol Use and the Risk of Hospitalization for Hypoglycemia in Patients With Noncancer Pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Efficacité des irrigations nasales au sérum salé pour la rhinopharyngite aigüe de l’enfant de 3 mois à 12 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samy Suissa</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.16-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03525939v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tramadol for Noncancer Pain and the Risk of Hyponatremia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Predictors of Cardiovascular Hospitalization in Giant Cell Arteritis: Effect of Statin Exposure. A French Population-based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (12), pp.2162-2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.151500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2014.10.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03525924v1</w:t>
+                <w:t xml:space="preserve">hal-03525872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients’ Knowledge About Analgesic-Antipyretic Medications Purchased in Community Pharmacies: A Descriptive Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tramadol Use and the Risk of Hospitalization for Hypoglycemia in Patients With Noncancer Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Dupouy</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Oustric</w:t>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Suissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Palliative Care Pharmacotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 175 (2), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2014.6512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/15360288.2015.1082007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03525898v1</w:t>
+                <w:t xml:space="preserve">hal-03525939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Use of Benzodiazepines and Antidepressants and the Risk of Motor Vehicle Accident in Older Drivers : A Nested Case–Control Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tramadol for Noncancer Pain and the Risk of Hyponatremia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samy Suissa</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Nessim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40120-015-0026-0⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (4), pp.418-425.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amjmed.2014.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525910v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenteral Anticoagulants Use in General Practice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Patients’ Knowledge About Analgesic-Antipyretic Medications Purchased in Community Pharmacies: A Descriptive Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Grézy-Chabardès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oustric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1076029614548057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pain and Palliative Care Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.334-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/15360288.2015.1082007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526117v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent use of statins and hormone therapy and risk of venous thromboembolism in postmenopausal women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Concurrent Use of Benzodiazepines and Antidepressants and the Risk of Motor Vehicle Accident in Older Drivers : A Nested Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machelle Wilchesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Patenaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Suissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menopause</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/GME.0000000000000279⟩</w:t>
+              <w:t xml:space="preserve">Neurology and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40120-015-0026-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538470v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin and low levels of thyroid-stimulating hormone in patients with type 2 diabetes mellitus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parenteral Anticoagulants Use in General Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulay</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMAJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Applied Thrombosis/Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1076029614548057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1503/cmaj.140688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03526159v1</w:t>
+                <w:t xml:space="preserve">hal-03526117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baclofen for alcohol dependence in France: Incidence of treated patients and prescription patterns—A cohort study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Concurrent use of statins and hormone therapy and risk of venous thromboembolism in postmenopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Duijnhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dell’aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Klungel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Menopause</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (9), pp.1023-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/GME.0000000000000279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2013.09.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03526189v1</w:t>
+                <w:t xml:space="preserve">hal-03538470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More on the “Triple Whammy”: antihypertensive drugs, non-steroidal anti-inflammatory agents and acute kidney injury – a case/non-case study in the French pharmacovigilance database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metformin and low levels of thyroid-stimulating hormone in patients with type 2 diabetes mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Hoi Yun Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renal Failure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMAJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (15), pp.1138-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1503/cmaj.140688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/0886022X.2014.917943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03575421v1</w:t>
+                <w:t xml:space="preserve">hal-03526159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying competencies required for medication prescribing for general practice residents: a nominal group technique study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Baclofen for alcohol dependence in France: Incidence of treated patients and prescription patterns—A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Birebent</w:t>
+                <w:t xml:space="preserve">Émilie Jouanjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Palmaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2296-15-139⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.192-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2013.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578320v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug interactions between antihypertensive drugs and non-steroidal anti-inflammatory agents: a descriptive study using the French Pharmacovigilance database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">More on the “Triple Whammy”: antihypertensive drugs, non-steroidal anti-inflammatory agents and acute kidney injury – a case/non-case study in the French pharmacovigilance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12014⟩</w:t>
+              <w:t xml:space="preserve">Renal Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (7), pp.1166-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/0886022X.2014.917943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03538375v1</w:t>
+                <w:t xml:space="preserve">hal-03575421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anticoagulants injectables en médecine générale. Étude descriptive transversale en Midi-Pyrénées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifying competencies required for medication prescribing for general practice residents: a nominal group technique study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Birebent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-15-139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572396v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying competencies required for medication prescribing for general practice residents: a nominal group technique study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Drug interactions between antihypertensive drugs and non-steroidal anti-inflammatory agents: a descriptive study using the French Pharmacovigilance database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jordan Birebent</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (2), pp.230-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01091381v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Cardiovascular events risk factors in giant cell arteritis. a population-based study in the french apogee cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les anticoagulants injectables en médecine générale. Étude descriptive transversale en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.68 - 69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544189v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation pédagogique de l'outil CALD Étude pilote de faisabilité par l'interne de médecine générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Identifying competencies required for medication prescribing for general practice residents: a nominal group technique study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Escourrou</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Birebent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538835v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01091381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions médicamenteuses potentielles en médecine générale : comparaison de deux études transversales en 1997 et 2012</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Serious Cardiovascular events risk factors in giant cell arteritis. a population-based study in the french apogee cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sailler L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourrel R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montastruc J. L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (S10), pp.S708-S709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.38216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2515/therapie/2013056⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03538557v1</w:t>
+                <w:t xml:space="preserve">hal-03544189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de pharmacovigilance du vaccin antigrippal A (H1N1) v 2009 non adjuvanté chez la femme enceinte</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation pédagogique de l'outil CALD Étude pilote de faisabilité par l'interne de médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Rougé-Bugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-respect</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Médecine, 9 (7), pp.331-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/med.2013.1000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575037v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une enquête et un questionnaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactions médicamenteuses potentielles en médecine générale : comparaison de deux études transversales en 1997 et 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-respect</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (6), pp.411-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2013056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574770v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Monitoring of Patients Treated with Antihypertensive Drugs and Newly Exposed to Non Steroidal Anti-Inflammatory Drugs: A Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Suivi de pharmacovigilance du vaccin antigrippal A (H1N1) v 2009 non adjuvanté chez la femme enceinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Omon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-respect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, soins primaires, 1, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538402v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steroidal anti-inflammatory drugs (NSAIDs) and hypertension treatment intensification: a population-based cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Construire une enquête et un questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-respect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Soins primaires, 2, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03538384v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laboratory Monitoring of Patients Treated with Antihypertensive Drugs and Newly Exposed to Non Steroidal Anti-Inflammatory Drugs: A Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lapeyre-Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e34187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0034187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-steroidal anti-inflammatory drugs (NSAIDs) and hypertension treatment intensification: a population-based cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oustric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Pathak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (11), pp.1533-1540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-012-1283-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bullying&amp;quot; et maladies chroniques chez les enfants de 9 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (suppl1), pp.84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8093,51 +8331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Houix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepetit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Armand-Branger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonin-Guillaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2026.12206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415904v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanmougin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.2004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Granikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Kulshreshtha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Young" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Lagadec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.272" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mellot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jawal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04979542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Artarit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nanin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.204.254" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Larramendy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60535" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Thompson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Rebecca Weir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tabea Jungo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2023.12.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Purchase" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cooper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyth Price" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dorgeat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02057-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1228883" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara H Heinrich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Hurley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Christiaens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01515-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.04.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Am&#233;lineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hild" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daviot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.25" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10600280211046630" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1945029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa514" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou-Contreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charenton-Blavignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-021-03145-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmz091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deglaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dusollier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S269033" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02779-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Abrahami" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1714213" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538439v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jackson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kuriyama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Anton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Choi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M19-0891" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15630" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500954v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tourzel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.13383" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ragot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gorioux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Herrmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03061-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmy115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lef&#232;vre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423619000847" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moigne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dr&#233;no" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16429" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jmla.2018.282" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khammari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2017.1344641" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cerutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.6308" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-017958" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525800v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-017-0623-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pugnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bourrel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.151500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Suissa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2014.6512" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525924v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Nessim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2014.10.046" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525898v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;zy-Chabard&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oustric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15360288.2015.1082007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machelle Wilchesky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patenaude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40120-015-0026-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029614548057" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Duijnhoven" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dell&#8217;aniello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Klungel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0000000000000279" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Hoi Yun Yu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.140688" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanjus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palmaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2013.09.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGC1QM53-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Durrieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0886022X.2014.917943" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escourrou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bismuth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Birebent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-15-139" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538375v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2C751FEA98FFA5F9DEB879369DBCCCFF7C86341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Poutrain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01091381v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailler L." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourrel R." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montastruc J. L." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38216" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bismuth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2013.1000" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Lay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2013056" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7639F62A6301D3BACB7C6D318CF6FD9730649708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Omon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574770v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maisonneuve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538402v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034187" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538384v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Pathak" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-012-1283-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT1T2414-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05626766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lundby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Thompson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pascal Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.70231" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Houix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lepetit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Armand-Branger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonin-Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2026.12206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brunn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stahl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cocard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Berna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.262.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415904v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanmougin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.2004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Lagadec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Granikov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Kulshreshtha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Young" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mellot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.11.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04979542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Artarit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Nanin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2024.204.254" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Larramendy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/60535" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Sant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gachet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00913847.2024.2435256" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1228883" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Purchase" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cooper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyth Price" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dorgeat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Williams" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-023-02057-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12516" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371587v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Rebecca Weir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tabea Jungo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2023.12.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara H Heinrich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Hurley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Christiaens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13908" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01515-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Am&#233;lineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hild" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daviot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2022.179.25" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10600280211046630" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03384276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hild" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2021.1945029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaa514" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285127v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Berthou-Contreras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charenton-Blavignac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-021-03145-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sebo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmz091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deglaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dusollier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S269033" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-019-02779-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin Abrahami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1714213" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538439v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jackson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kuriyama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Anton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Choi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M19-0891" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500968v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.15630" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tourzel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Munck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.13383" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500961v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ragot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gorioux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Herrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-019-03061-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmy115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500940v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lef&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423619000847" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fournier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dr&#233;no" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16429" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500979v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jmla.2018.282" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khammari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.15745" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158596v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beslon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Moreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-017-4233-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158144v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14740338.2017.1344641" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cerutti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senn" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.6308" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rougerie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-017958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525800v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Haller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-017-0623-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525872v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pugnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sailler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bourrel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.151500" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Suissa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2014.6512" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Nessim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjmed.2014.10.046" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gr&#233;zy-Chabard&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oustric" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15360288.2015.1082007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machelle Wilchesky" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patenaude" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40120-015-0026-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526117v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1076029614548057" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538470v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Duijnhoven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dell&#8217;aniello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Klungel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/GME.0000000000000279" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526159v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Hoi Yun Yu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1503/cmaj.140688" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526189v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanjus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palmaro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2013.09.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGC1QM53-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575421v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Durrieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lapeyre-Mestre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/0886022X.2014.917943" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578320v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escourrou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bismuth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Birebent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-15-139" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538375v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2C751FEA98FFA5F9DEB879369DBCCCFF7C86341/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Poutrain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01091381v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544189v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sailler L." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourrel R." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montastruc J. L." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.38216" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Roug&#233;-Bugat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bismuth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2013.1000" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538557v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Lay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2013056" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7639F62A6301D3BACB7C6D318CF6FD9730649708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575037v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Omon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574770v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Maisonneuve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034187" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538384v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Pathak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-012-1283-9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT1T2414-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575130v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>