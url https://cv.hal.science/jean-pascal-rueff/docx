--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -153,2530 +153,2530 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (158)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (160)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission spectroscopy in liquid jets: A effective tool to probe valence and &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;-shells in organometallics and the influence of the solvation</w:t>
+                <w:t xml:space="preserve">Stabilization of the Li3PS4/Li interface by a 4 nm Al2O3 coating studied by in situ HAXPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Journel</w:t>
+                <w:t xml:space="preserve">Lucía Pérez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N H Azzouza</w:t>
+                <w:t xml:space="preserve">Jonas Sottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Goldsztejn</w:t>
+                <w:t xml:space="preserve">Benjamin Hennequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+                <w:t xml:space="preserve">Muath Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Palaudoux</w:t>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 164 (1), pp.014503. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53, pp.115388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0288672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2026.115388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444141v1</w:t>
+                <w:t xml:space="preserve">hal-05624715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1s2p resonant inelastic x-ray scattering natural circular dichroism</w:t>
+                <w:t xml:space="preserve">Structural and textural analysis of the precursor of Laponite synthesis: Enhanced hydrogen adsorption in a clay material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Ablett</w:t>
+                <w:t xml:space="preserve">Mohammad Abdelsater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazanin Kordestani</w:t>
+                <w:t xml:space="preserve">Martine Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Juhin</w:t>
+                <w:t xml:space="preserve">Valérie Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro de Frenza</w:t>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
+                <w:t xml:space="preserve">Cristina Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 113 (16), pp.L161116. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Applied Clay Science, 290, pp.108236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/pgjx-znm3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2026.108236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05602204v1</w:t>
+                <w:t xml:space="preserve">hal-05618427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIXS: A new scanning multi-analyzer x-ray emission spectrometer at the GALAXIES beamline at synchrotron SOLEIL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray emission spectroscopy in liquid jets: A effective tool to probe valence and &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt;-shells in organometallics and the influence of the solvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Berlioux</w:t>
+                <w:t xml:space="preserve">L Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Prieur</w:t>
+                <w:t xml:space="preserve">N H Azzouza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Harrison</w:t>
+                <w:t xml:space="preserve">G Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Heller</w:t>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Palaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0250429⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164 (1), pp.014503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0288672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064510v1</w:t>
+                <w:t xml:space="preserve">hal-05444141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy Resolution X-Ray Spectroscopy for Materials Studies at the GALAXIES Beamline, Synchrotron SOLEIL: HERFD-XAS, XES, and RXES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1s2p resonant inelastic x-ray scattering natural circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Kordestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Frenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08940886.2025.2501883⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (16), pp.L161116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/pgjx-znm3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070202v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-state stability in Mn2O3 across the volume collapse phase transition under pressure up to 41 GPa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotation symmetry mismatch and interlayer hybridization in MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-black phosphorus van der Waals heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaofeng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.035122⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902592v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Charge-Transfer and Auger Decay Processes in Aqueous CaCl$_2$ Solution: Insights from Core-Level Spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MULTIXS: A new scanning multi-analyzer x-ray emission spectrometer at the GALAXIES beamline at synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thanit Saisopa</w:t>
+                <w:t xml:space="preserve">James Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Berlioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2503.21517⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0250429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396468v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation symmetry mismatch and interlayer hybridization in MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-black phosphorus van der Waals heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-state stability in Mn2O3 across the volume collapse phase transition under pressure up to 41 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56113-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.035122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.035122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554908v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando observation of the dynamic SEI formation on a carbonaceous electrode by near-ambient pressure XPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Meunier</w:t>
+                <w:t xml:space="preserve">High Energy Resolution X-Ray Spectroscopy for Materials Studies at the GALAXIES Beamline, Synchrotron SOLEIL: HERFD-XAS, XES, and RXES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pérez Ramírez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08940886.2025.2501883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ee03228k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04498177v1</w:t>
+                <w:t xml:space="preserve">hal-05070202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence-Ordered Thin-Film Nickelate with Tricomponent Nickel Coordination Prepared by Topochemical Reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Charge-Transfer and Auger Decay Processes in Aqueous CaCl$_2$ Solution: Insights from Core-Level Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Porée</w:t>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaska Subedi</w:t>
+                <w:t xml:space="preserve">Tsveta Miteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+                <w:t xml:space="preserve">Thanit Saisopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (5), pp.4077-4088. </w:t>
+              <w:t xml:space="preserve">Arxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c07614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2503.21517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448739v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
+                <w:t xml:space="preserve">Development of hard X-ray photoelectron spectroscopy in liquid cells using optimized microfabricated silicon nitride membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">F. Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roba Moussaoui</w:t>
+                <w:t xml:space="preserve">O. Muntada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+                <w:t xml:space="preserve">J. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+                <w:t xml:space="preserve">M. Esplandiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (6), pp.1505-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577524008865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583638v1</w:t>
+                <w:t xml:space="preserve">hal-04801911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fundamental Correlative Spectroscopic Study on Li 1‐x NiO 2 and NaNiO 2</w:t>
+                <w:t xml:space="preserve">Depth-Resolving the Charge Compensation Mechanism from LiNiO 2 to NiO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+                <w:t xml:space="preserve">Roberto Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliia Mozhzhukhina</w:t>
+                <w:t xml:space="preserve">Thibaut Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter N.O. Gillespie</w:t>
+                <w:t xml:space="preserve">Raphael Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Wittmann</w:t>
+                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Perez Ramirez</w:t>
+                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (41), pp.2401413. </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.1507-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.202401413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672833v1</w:t>
+                <w:t xml:space="preserve">hal-04569373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an x-ray polarimeter at the SOLEIL synchrotron</w:t>
+                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manzanillas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ablett</w:t>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Choukroun</w:t>
+                <w:t xml:space="preserve">Roba Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Iguaz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0207370⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590866v1</w:t>
+                <w:t xml:space="preserve">hal-04583638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of hard X-ray photoelectron spectroscopy in liquid cells using optimized microfabricated silicon nitride membranes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valence-Ordered Thin-Film Nickelate with Tricomponent Nickel Coordination Prepared by Topochemical Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Esplandiu</w:t>
+                <w:t xml:space="preserve">Aravind Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
+                <w:t xml:space="preserve">Zhengang Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaska Subedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577524008865⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.4077-4088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c07614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801911v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Resolving the Charge Compensation Mechanism from LiNiO 2 to NiO 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Ramos</w:t>
+                <w:t xml:space="preserve">Operando observation of the dynamic SEI formation on a carbonaceous electrode by near-ambient pressure XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Lefevre</w:t>
+                <w:t xml:space="preserve">J. Sottmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
+                <w:t xml:space="preserve">V. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pérez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.4c00360⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.1509-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ee03228k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569373v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure evolution of electronic and crystal structure of noncentrosymmetric EuCoGe 3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fundamental Correlative Spectroscopic Study on Li 1‐x NiO 2 and NaNiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kaczorowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Shieh</w:t>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Mozhzhukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter N.O. Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Perez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.155119⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (41), pp.2401413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202401413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067001v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Distribution across Capped and Uncapped Infinite‐Layer Neodymium Nickelate Thin Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Development of an x-ray polarimeter at the SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manzanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Iguaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0207370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202304872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04189739v1</w:t>
+                <w:t xml:space="preserve">hal-04590866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Measurements of Interfacial Photovoltage and Band Alignment in Perovskite Solar Cells Using Hard X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Svanström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto García Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Sloboda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jesper Jacobsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c17527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Raman Scattering: A Hard X-ray Probe of Complex Organic Systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure evolution of electronic and crystal structure of noncentrosymmetric EuCoGe 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Bergmann</w:t>
+                <w:t xml:space="preserve">N. Dhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bednarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00953⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (15), pp.155119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.155119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704684v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Dynamics in Hybrid Perovskites Reveal the Role of Organic Cations on the Screening of Local Charges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jingwei Dong</w:t>
+                <w:t xml:space="preserve">Charge Distribution across Capped and Uncapped Infinite‐Layer Neodymium Nickelate Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aravind Raji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+                <w:t xml:space="preserve">Guillaume Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+                <w:t xml:space="preserve">Nathalie Viart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+                <w:t xml:space="preserve">Daniele Preziosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (5), pp.2065-2069. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (49), pp.2304872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202304872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642659v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal stripe order as a precursor of the superconducting phase in pressurized BaFe2Se3 Spin Ladder</w:t>
               </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.183. </w:t>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timm Weitkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (5), pp.10-20. </w:t>
@@ -3058,17981 +3058,18249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptionally robust magnetism and structure of SrFeO2 above 100 GPa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray Raman Scattering: A Hard X-ray Probe of Complex Organic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nataf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Sahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Sokaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20192-w⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (15), pp.12977--13005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996585v1</w:t>
+                <w:t xml:space="preserve">hal-03704684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the chemistry of Australian plant exudates from a unique historical collection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
+                <w:t xml:space="preserve">Electron Dynamics in Hybrid Perovskites Reveal the Role of Organic Cations on the Screening of Local Charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cherasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.2065-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2116021119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03680015v1</w:t>
+                <w:t xml:space="preserve">hal-03642659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical screening in SrVO$_3$: Inelastic x-ray scattering experiments and ab initio calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Efimenko</w:t>
+                <w:t xml:space="preserve">Disentangling the chemistry of Australian plant exudates from a unique historical collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Popelka-Filcoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Sokaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Bonaduce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (22), pp.2116021119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2116021119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265632v1</w:t>
+                <w:t xml:space="preserve">hal-03680015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics with time-resolved ARPES: photoexcited electrons in monochalcogenide semiconductors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exceptionally robust magnetism and structure of SrFeO2 above 100 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20192-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04486916v1</w:t>
+                <w:t xml:space="preserve">hal-03996585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure evolution of the electronic structure of non-centrosymmetric EuRhGe 3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithium borates from the glass to the melt: a temperature-induced structural transformation viewed from the boron and oxygen atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Balédent</w:t>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Shieh</w:t>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Dhami</w:t>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/ac0c27⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.798-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996769v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inelastic x-ray scattering study of doping and temperature dependence of low-energy excitations in La 1 − x Sr x VO 3 thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure evolution of the electronic structure of non-centrosymmetric EuRhGe 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Yakhou-Harris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Y Utsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Batistić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235158⟩</w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (3), pp.034002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ac0c27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322584v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast electron energy-dependent delocalization dynamics in germanium selenide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yingchun Cheng</w:t>
+                <w:t xml:space="preserve">Resonant inelastic x-ray scattering study of doping and temperature dependence of low-energy excitations in La 1 − x Sr x VO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Ruotsalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Yakhou-Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-021-00635-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (23), pp.235158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272214v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital contributions in the element-resolved valence electronic structure of Bi2Se3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Ultrafast electron energy-dependent delocalization dynamics in germanium selenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irene Aguilera</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heqi Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaofeng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.245105⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-021-00635-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996710v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Battery Interfaces by Combined Characterization and Simulation Approaches: Challenges and Perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Capria</w:t>
+                <w:t xml:space="preserve">Dynamical screening in SrVO$_3$: Inelastic x-ray scattering experiments and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph J. Sahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Ruotsalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Nicolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Efimenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202102687⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.235136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682162v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Si 2p Core‐Level Shift in Si/High‐κ Dielectric Interfaces Containing a Negative Charge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Yasir</w:t>
+                <w:t xml:space="preserve">Ultrafast dynamics with time-resolved ARPES: photoexcited electrons in monochalcogenide semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Punkkinen</w:t>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202100034⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S2), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180431v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth profile reconstruction of YCrO3 / CaMnO3 superlattices by near total reflection HAXPES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Battery Interfaces by Combined Characterization and Simulation Approaches: Challenges and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Hong H Lee</w:t>
+                <w:t xml:space="preserve">D. Atkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bibes</w:t>
+                <w:t xml:space="preserve">E. Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Capone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001113⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (17), pp.2102687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202102687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359616v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium borates from the glass to the melt: a temperature-induced structural transformation viewed from the boron and oxygen atoms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbital contributions in the element-resolved valence electronic structure of Bi2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hennet</w:t>
+                <w:t xml:space="preserve">Cheng-Tai Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Michel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Shih-Chieh Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02844⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (24), pp.245105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.245105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108382v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo-Induced Giant Isotropic Negative Thermal Expansion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of Si 2p Core‐Level Shift in Si/High‐κ Dielectric Interfaces Containing a Negative Charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dzero</w:t>
+                <w:t xml:space="preserve">Juha‐pekka Lehtiö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Am. M. Abeykoon</w:t>
+                <w:t xml:space="preserve">Zahra Jahanshah Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Yamaoka</w:t>
+                <w:t xml:space="preserve">Sari Granroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ishii</w:t>
+                <w:t xml:space="preserve">Muhammad Yasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Punkkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.125701⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996901v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dynamics of hot carriers in a quasi–two-dimensional electron gas on InSe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth profile reconstruction of YCrO3 / CaMnO3 superlattices by near total reflection HAXPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Taleb-Ibrahimi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Léo Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Hong H Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2008282117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Collection Commemorating the Career of Charles S. Fadley, 39 (5), pp.053204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049219v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transition in SrFeO2 under pressure by x-ray spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kondo-Induced Giant Isotropic Negative Thermal Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. G. Mazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dzero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am. M. Abeykoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yamaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (12), pp.125701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.125701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03996797v1</w:t>
+                <w:t xml:space="preserve">hal-03996901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of buried states in black phosphorus with surface doping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Ultrafast dynamics of hot carriers in a quasi–two-dimensional electron gas on InSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhesheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Sjakste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marino Marsi</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Taleb-Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ab8ec1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (36), pp.21962-21967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2008282117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334732v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for assessing the recyclability of powders within Powder Bed Fusion process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Spin transition in SrFeO2 under pressure by x-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110167⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (23), pp.235138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.235138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996980v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopies and Electron Microscopies Unravel the Origin of the First Colour Photographs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for assessing the recyclability of powders within Powder Bed Fusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M Ablett</w:t>
+                <w:t xml:space="preserve">Nima Gorji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prateek Saxena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Corfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202001241⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.110167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990617v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional electron systems in perovskite oxide heterostructures: Role of the polarity-induced substitutional defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaap Geessinck</w:t>
+                <w:t xml:space="preserve">Spectroscopy of buried states in black phosphorus with surface doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.115002⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.035027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ab8ec1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996838v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard x-ray standing-wave photoemission insights into the structure of an epitaxial Fe/MgO multilayer magnetic tunnel junction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Conti</w:t>
+                <w:t xml:space="preserve">Two-dimensional electron systems in perovskite oxide heterostructures: Role of the polarity-induced substitutional defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Chieh Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Tai Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nemšák</w:t>
+                <w:t xml:space="preserve">Yu-Cheng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Palsson</w:t>
+                <w:t xml:space="preserve">Yi-De Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moubah</w:t>
+                <w:t xml:space="preserve">Jaap Geessinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (7), pp.075305. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (11), pp.115002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5089556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.115002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997068v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-transfer effect in hard x-ray 1 s and 2 p photoemission spectra: LDA + DMFT and cluster-model analysis</w:t>
+                <w:t xml:space="preserve">Spectroscopies and Electron Microscopies Unravel the Origin of the First Colour Photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahnaz Ghiasi</w:t>
+                <w:t xml:space="preserve">Victor Seauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsushi Hariki</w:t>
+                <w:t xml:space="preserve">Marie‐angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Winder</w:t>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kuneš</w:t>
+                <w:t xml:space="preserve">Stéphanie Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Regoutz</w:t>
+                <w:t xml:space="preserve">James M Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (7), pp.075146. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (23), pp.9113-9119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202001241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997081v1</w:t>
+                <w:t xml:space="preserve">hal-02990617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GALAXIES inelastic hard X-ray scattering end-station at Synchrotron SOLEIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon speciation in organic fossils using 2D to 3D x-ray Raman multispectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Ablett</w:t>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Sahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Prieur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Lebert</w:t>
+                <w:t xml:space="preserve">Alessandro Mirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S160057751801559X⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.eaaw5019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw5019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315437v1</w:t>
+                <w:t xml:space="preserve">hal-02288211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface characterization of poly-2-vinylpyridine-A polymer for area selective deposition techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nouvelles spectroscopies Raman X du carbone pour les matériaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5115769⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.22-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303298v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen states in La- and Rh-doped Sr 2 IrO 4 probed by angle-resolved photoemission and O K edge RIXS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Joly</w:t>
+                <w:t xml:space="preserve">Charge-transfer effect in hard x-ray 1 s and 2 p photoemission spectra: LDA + DMFT and cluster-model analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnaz Ghiasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Hariki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Winder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kuneš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Regoutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (3), pp.035149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.035149⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.075146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996366v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilon iron as a spin-smectic state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Baudelet</w:t>
+                <w:t xml:space="preserve">Hard x-ray standing-wave photoemission insights into the structure of an epitaxial Fe/MgO multilayer magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Conlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nemšák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Palsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moubah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1904575116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (7), pp.075305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5089556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295306v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect State Analysis in Ion‐Irradiated Amorphous‐Silicon Heterojunctions by HAXPES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">The GALAXIES inelastic hard X-ray scattering end-station at Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201800655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160057751801559X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349087v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive switching in a LaMnO3+δ / TiN memory cell investigated by operando hard X-ray photoelectron spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mónica Burriel</w:t>
+                <w:t xml:space="preserve">Surface characterization of poly-2-vinylpyridine-A polymer for area selective deposition techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Snelgrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Zehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Lundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pravind Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5125420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.050601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5115769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428217v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Nilforoushan</w:t>
+                <w:t xml:space="preserve">Oxygen states in La- and Rh-doped Sr 2 IrO 4 probed by angle-resolved photoemission and O K edge RIXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11744-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.035149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.035149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457642v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium Doping Enhanced Electrochemical Performance of Molybdenum Oxide in Lithium-Ion Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Epsilon iron as a spin-smectic state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blair Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Casula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangyou Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chenliang Su</w:t>
+                <w:t xml:space="preserve">François Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201805227⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (41), pp.20280-20285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1904575116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997150v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Collective Nonlinear Interactions in X Ray into Ultraviolet Parametric Down-Conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistive switching in a LaMnO3+δ / TiN memory cell investigated by operando hard X-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Borodin</w:t>
+                <w:t xml:space="preserve">Raquel Rodriguez-Lamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+                <w:t xml:space="preserve">Dolors Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. m. M. Ablett</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.023902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (22), pp.225302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5125420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313585v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon speciation in organic fossils using 2D to 3D x-ray Raman multispectral imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+                <w:t xml:space="preserve">Defect State Analysis in Ion‐Irradiated Amorphous‐Silicon Heterojunctions by HAXPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-I Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gueriau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+                <w:t xml:space="preserve">Alice Defresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Mirone</w:t>
+                <w:t xml:space="preserve">Olivier Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (8), pp.eaaw5019. </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.1800655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw5019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201800655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288211v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles spectroscopies Raman X du carbone pour les matériaux anciens</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nilforoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201963022⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11744-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377524v1</w:t>
+                <w:t xml:space="preserve">hal-02457642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent high-spin state above 7 GPa in superconducting FeSe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vanadium Doping Enhanced Electrochemical Performance of Molybdenum Oxide in Lithium-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gan Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyou Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenliang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.1805227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201805227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.180503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936245v1</w:t>
+                <w:t xml:space="preserve">hal-03997150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate valence in single crystalline Yb2Si2Al</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for Collective Nonlinear Interactions in X Ray into Ultraviolet Parametric Down-Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Utsumi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. m. M. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (2), pp.023902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.023902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997187v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of the dilute magnetic semiconductor Ga1−xMnxP from hard x-ray photoelectron spectroscopy and angle-resolved photoemission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Rattanachata</w:t>
+                <w:t xml:space="preserve">1s2p Resonant Inelastic X-ray Scattering Magnetic Circular Dichroism as a probe for the local and non-local orbitals in CrO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadejda Bouldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.74 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997220v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Oxygen Defect Chemistry at Transition Metal Oxide Heterostructures Probed by Hard X-ray Photoelectron Spectroscopy and X-ray Diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Electronic structure of the dilute magnetic semiconductor Ga1−xMnxP from hard x-ray photoelectron spectroscopy and angle-resolved photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nemšák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rattanachata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00808⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997201v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local environment of arsenic in sulfide minerals: insights from high-resolution X-ray spectroscopies, and first-principles calculations at the As K-edge</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Oxygen Defect Chemistry at Transition Metal Oxide Heterostructures Probed by Hard X-ray Photoelectron Spectroscopy and X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Ducher</w:t>
+                <w:t xml:space="preserve">Yan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dillon Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. William Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ja00272j⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (10), pp.3359-3371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107588v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure phases of VO 2 from the combination of Raman scattering and ab initio structural search</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local environment of arsenic in sulfide minerals: insights from high-resolution X-ray spectroscopies, and first-principles calculations at the As K-edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bellin</w:t>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueff Jean-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Ducher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (12), pp.2070-2082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ja00272j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364236v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The All-Seeing Eye of Resonant Auger Electron Spectroscopy: A Study on Aqueous Solution Using Tender X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsveta Miteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Kryzhevoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sisourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandared Pokapanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (15), pp.4457-4462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of free-standing InAs quantum membranes by standing wave hard x-ray photoemission spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Conlon</w:t>
+                <w:t xml:space="preserve">High-pressure phases of VO 2 from the combination of Raman scattering and ab initio structural search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Sarmiento-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5022379⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.024107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.024107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997230v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk electronic structure of non-centrosymmetric EuTGe3 ( T = Co , Ni, Rh, Ir) studied by hard x-ray photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Utsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepa Kasinathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemysław Swatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Bednarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Kaczorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (11), pp.115155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.115155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface properties and built-in potential profile of a LaCrO3/SrTiO3 superlattice determined by standing-wave excited photoemission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-C. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-T. Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Comes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (16), pp.165124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band Gap Renormalization, Carrier Multiplication, and Stark Broadening in Photoexcited Black Phosphorus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Giorgetti</w:t>
+                <w:t xml:space="preserve">Characterization of free-standing InAs quantum membranes by standing wave hard x-ray photoemission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nemšák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-T. Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Conlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b04344⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.058101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5022379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264121v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental setup for the study of resonant inelastic X-ray scattering of organometallic complexes in gas phase</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Emergent high-spin state above 7 GPa in superconducting FeSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. W. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5021536⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (18), pp.180503(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.180503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335822v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface chemical and electronic properties of LaAlO3/SrVO3 heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Intermediate valence in single crystalline Yb2Si2Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sundermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Strigari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Utsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4998004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), pp.075101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068296v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAXPES for Materials Science at the GALAXIES Beamline</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Band Gap Renormalization, Carrier Multiplication, and Stark Broadening in Photoexcited Black Phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhesheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marino Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08940886.2018.1483648⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.488-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b04344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997192v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the origin of satellites in core-level photoemission of transparent conducting oxides: The case of n-doped SnO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joshua J. Kas</w:t>
+                <w:t xml:space="preserve">Experimental setup for the study of resonant inelastic X-ray scattering of organometallic complexes in gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155102⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (6), pp.063107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5021536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774982v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1s2p Resonant Inelastic X-ray Scattering Magnetic Circular Dichroism as a probe for the local and non-local orbitals in CrO 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James M Ablett</w:t>
+                <w:t xml:space="preserve">Interface chemical and electronic properties of LaAlO3/SrVO3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.055302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4998004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708748v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive Synchrotron-Based X-ray Raman Scattering Discriminates Carbonaceous Compounds in Ancient and Historical Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">HAXPES for Materials Science at the GALAXIES Beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Utsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02202⟩</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08940886.2018.1483648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128452v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried Interfaces Effects in Ionic Conductive LaF3-SrF2 Multilayers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Revisiting the origin of satellites in core-level photoemission of transparent conducting oxides: The case of n-doped SnO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Borgatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianqiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua J. Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201600875⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997384v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of semiconducting buffer graphene grown on SiC(0001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Vlad</w:t>
+                <w:t xml:space="preserve">Operando hard X-ray photoelectron spectroscopy study of the Pt/Ru/PbZr$_{0.52}$Ti$_{0.48}$O$_3$ interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ceolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.32906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4993909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.195304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997321v1</w:t>
+                <w:t xml:space="preserve">cea-01591616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-Zone Resonant Energy Transfer in X-ray Photoemission as a Structure Determination Tool</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Kimberg</w:t>
+                <w:t xml:space="preserve">Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nilforoushan,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00835⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997370v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium borate crystals and glasses: How similar are they? A non-resonant inelastic X-ray scattering study around the B and O K -edges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Buried Interfaces Effects in Ionic Conductive LaF3-SrF2 Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Koshmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Banshchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Ciancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Orgiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Borgatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (5), pp.1600875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269359v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Charge Transfer Processes Accompanying KLL Auger Decay in Aqueous KCl Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Choksakulporn</w:t>
+                <w:t xml:space="preserve">Far-Zone Resonant Energy Transfer in X-ray Photoemission as a Structure Determination Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Zimin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.263003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.2730-2734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b00835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997303v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Pd/Y based multilayers using high energy photoemission spectroscopy combined with x-ray standing waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Giglia</w:t>
+                <w:t xml:space="preserve">Lithium borate crystals and glasses: How similar are they? A non-resonant inelastic X-ray scattering study around the B and O K -edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2265630⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925867v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando hard X-ray photoelectron spectroscopy study of the Pt/Ru/PbZr$_{0.52}$Ti$_{0.48}$O$_3$ interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Ceolin</w:t>
+                <w:t xml:space="preserve">Structure and evolution of semiconducting buffer graphene grown on SiC(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Utsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4993909⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (19), pp.195304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.195304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01591616v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Nilforoushan,</w:t>
+                <w:t xml:space="preserve">Noninvasive Synchrotron-Based X-ray Raman Scattering Discriminates Carbonaceous Compounds in Ancient and Historical Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Kaddissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Goler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13917⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (20), pp.10819-10826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467747v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization-controlled charge transfer and induced magnetism at correlated oxide interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Ultrafast Charge Transfer Processes Accompanying KLL Auger Decay in Aqueous KCl Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sanchez-Santolino</w:t>
+                <w:t xml:space="preserve">N. V. Kryzhevoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arora</w:t>
+                <w:t xml:space="preserve">Ch. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valencia</w:t>
+                <w:t xml:space="preserve">W. Pokapanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Choksakulporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3627⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (26), pp.263003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.263003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997616v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic state-lifetime interference in resonant Auger spectra: a tool to disentangle overlapping core-excited states</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Pd/Y based multilayers using high energy photoemission spectroscopy combined with x-ray standing waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Journel</w:t>
+                <w:t xml:space="preserve">M.-Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">J.-M. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP01998F⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.102350F. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2265630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997606v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transitions of iron in almandine-composition glass to 91 GPa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">RIXS in correlated electron systems under extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5606⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.371-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2016.1208819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997599v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1s3p Resonant Inelastic X-ray Scattering of Cobalt Oxides and Sulfides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridization-controlled charge transfer and induced magnetism at correlated oxide interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa Al Samarai</w:t>
+                <w:t xml:space="preserve">G. Sanchez-Santolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ulises Delgado-Jaime</w:t>
+                <w:t xml:space="preserve">A. Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirofumi Ishii</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ku-Ding Tsuei</w:t>
+                <w:t xml:space="preserve">S. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06444⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.484-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997581v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIXS in correlated electron systems under extreme conditions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic state-lifetime interference in resonant Auger spectra: a tool to disentangle overlapping core-excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957959.2016.1208819⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (22), pp.15133-15142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01998F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997585v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of BaFe$_2$As$_2$ upon Doping and Pressure: The Prominent Role of the As $\it p$ Orbitals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic transitions of iron in almandine-composition glass to 91 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colson</w:t>
+                <w:t xml:space="preserve">Susannah Dorfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. m. Ablett</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sian Dutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Potapkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Chumakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.177001⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (7), pp.1659-1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01494131v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of orbital rotation in superconducting CeCu2Ge2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Haverkort</w:t>
+                <w:t xml:space="preserve">1s3p Resonant Inelastic X-ray Scattering of Cobalt Oxides and Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ulises Delgado-Jaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozomu Hiraoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ku-Ding Tsuei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.201108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (42), pp.24063-24069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b06444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997865v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible evidence for high-pressure induced charge transfer in thallium rhenium oxide at room temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of Double-Core-Hole Shake-Up States in Photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014113⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (9), pp.093001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.093001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997859v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CeRu4Sn6: a strongly correlated material with nontrivial topology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrey Prokofiev</w:t>
+                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavomir Nemsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17937⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572997v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Insulator Transition in ALD VO2 Ultrathin Films and Nanoparticles: Morphological Control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Ablett</w:t>
+                <w:t xml:space="preserve">CeRu4Sn6: a strongly correlated material with nontrivial topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sundermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Strigari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Willers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Prokofiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201402687⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03998417v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger resonant-Raman decay after Xe L -edge photoexcitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Metal-Insulator Transition in ALD VO2 Ultrathin Films and Nanoparticles: Morphological Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Rampelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Toeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.679-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201402687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.013427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997846v1</w:t>
+                <w:t xml:space="preserve">hal-03998417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition dependence of spin transition in (Mg,Fe)SiO 3 bridgmanite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuming Xiao</w:t>
+                <w:t xml:space="preserve">Auger resonant-Raman decay after Xe L -edge photoexcitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kushawaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2015-5190⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.013427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.013427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02913653v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Double-Core-Hole Shake-Up States in Photoemission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Properties of BaFe$_2$As$_2$ upon Doping and Pressure: The Prominent Role of the As $\it p$ Orbitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. m. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 114 (9), pp.093001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.093001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 114, pp.177001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.177001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998381v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01494131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
+                <w:t xml:space="preserve">Absence of orbital rotation in superconducting CeCu2Ge2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Strigari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haverkort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (20), pp.201108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.201108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503241v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Distinct Bulk and Surface Chemical Environments in a Topological Insulator under Magnetic Doping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible evidence for high-pressure induced charge transfer in thallium rhenium oxide at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502729u⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.014113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.014113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240502v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Non-bridging Oxygens: Non-Resonant Inelastic X-ray Scattering in Crystalline Lithium Borates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Composition dependence of spin transition in (Mg,Fe)SiO 3 bridgmanite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susannah Dorfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuming Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic501730q⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (10), pp.2246-2253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088029v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02913653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Energy X-ray Photoemission and Structural Study of Ultrapure LaF3 Superionic Conductor Thin Films on Si</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Core-hole-clock spectroscopies in the tender x-ray domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montecchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Céolin</w:t>
+                <w:t xml:space="preserve">Maria Novella Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp501474e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.124031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998556v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Auger Doppler effects upon emission of fast photoelectrons</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of Distinct Bulk and Surface Chemical Environments in a Topological Insulator under Magnetic Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Kushawaha</w:t>
+                <w:t xml:space="preserve">Ivana Vobornik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Panaccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Huai Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Offi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (23), pp.12333-12339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502729u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998515v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-hole-clock spectroscopies in the tender x-ray domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Kushawaha</w:t>
+                <w:t xml:space="preserve">Detecting Non-bridging Oxygens: Non-Resonant Inelastic X-ray Scattering in Crystalline Lithium Borates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Radtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Bricha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124031⟩</w:t>
+              <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (20), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501730q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998511v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified understanding of the valence transition in the rare-earth monochalcogenides under pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Taguchi</w:t>
+                <w:t xml:space="preserve">High-Energy X-ray Photoemission and Structural Study of Ultrapure LaF3 Superionic Conductor Thin Films on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koshmak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Banshchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vergentev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (19), pp.10122-10130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp501474e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998643v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard X-ray photoelectron spectroscopy on the GALAXIES beamline at the SOLEIL synchrotron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Atomic Auger Doppler effects upon emission of fast photoelectrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2013.01.006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.4069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03998647v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy excitations in strongly correlated materials: A theoretical and experimental study of the dynamic structure factor in V2O3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Upton</w:t>
+                <w:t xml:space="preserve">Unified understanding of the valence transition in the rare-earth monochalcogenides under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yamaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (11), pp.115107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782169v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy excitations in strongly correlated materials: A theoretical and experimental study of the dynamic structure factor in V2O3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Upton</w:t>
+                <w:t xml:space="preserve">Hard X-ray photoelectron spectroscopy on the GALAXIES beamline at the SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 190, pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2013.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998667v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and itinerant effects at the transition-metal x-ray absorption K pre-edge exemplified in the case of V2O3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Rodolakis</w:t>
+                <w:t xml:space="preserve">Valence instability of YbCu2Si2 through its magnetic quantum critical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernandez-Panella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paolasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (12)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998686v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the Fe electronic structure through temperature-, doping-, and pressure-induced transitions in the BaFe2As2 superconductors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic and itinerant effects at the transition-metal x-ray absorption K pre-edge exemplified in the case of V2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hansmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haverkort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sangiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (23), pp.235123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.235123⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85 (11), pp.115136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.115136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998655v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence instability of YbCu2Si2 through its magnetic quantum critical point</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Verbeni</w:t>
+                <w:t xml:space="preserve">Low-energy excitations in strongly correlated materials: A theoretical and experimental study of the dynamic structure factor in V2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Reining</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Upton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (20), pp.205132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.205132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011119v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Valence Crossover in Superconducting CeCu2Si2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Itié</w:t>
+                <w:t xml:space="preserve">Low-energy excitations in strongly correlated materials: A theoretical and experimental study of the dynamic structure factor in V2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Reining</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Upton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.205132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999137v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Complex Phase Diagram of Uranium: The Role of Electron-Phonon Coupling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the Fe electronic structure through temperature-, doping-, and pressure-induced transitions in the BaFe2As2 superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rullier-Albenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.136401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (23), pp.235123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.235123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998722v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the electronic structure of a Mott system across its phase diagram: X-ray absorption spectroscopy study of (V1−xCrx )2O3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pressure-Induced Valence Crossover in Superconducting CeCu2Si2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245113⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (18), pp.186405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.186405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998709v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Under Pressure: ''Kohn Tweezers'' and Remnant Magnetism</w:t>
+                <w:t xml:space="preserve">Understanding the Complex Phase Diagram of Uranium: The Role of Electron-Phonon Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Monza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. d'Astuto</w:t>
+                <w:t xml:space="preserve">S. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106, pp.247201. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 107 (13), pp.136401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.136401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.247201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00644400v1</w:t>
+                <w:t xml:space="preserve">hal-03998722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequivalent routes across the Mott transition in V2O3 explored by X-ray absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
+                <w:t xml:space="preserve">Evolution of the electronic structure of a Mott system across its phase diagram: X-ray absorption spectroscopy study of (V1−xCrx )2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.W. Haverkort</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.047401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (24), pp.245113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443878v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant x-ray emission spectroscopy at the L3 edge of americium up to 23 GPa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Griveau</w:t>
+                <w:t xml:space="preserve">Iron Under Pressure: ''Kohn Tweezers'' and Remnant Magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Astuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.247201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.247201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.201103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03999144v1</w:t>
+                <w:t xml:space="preserve">hal-00644400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic x-ray scattering by electronic excitations under high pressure</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inequivalent routes across the Mott transition in V2O3 explored by X-ray absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hansmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Haverkort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.82.847⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.047401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.047401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644066v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple pre-edge structures in Cu K-edge x-ray absorption spectra of high-Tc cuprates revealed by high-resolution x-ray absorption spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Jarrige</w:t>
+                <w:t xml:space="preserve">Resonant x-ray emission spectroscopy at the L3 edge of americium up to 23 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heathman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224519⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (20), pp.201103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.201103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644382v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium ion and cobalt charge ordering in NaxCoO2 (x∼5/6 )</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Inelastic x-ray scattering by electronic excitations under high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.115101⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.82.847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999186v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticles at the Mott Transition in V2O3 : Wave Vector Dependence and Surface Attenuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vilmercati</w:t>
+                <w:t xml:space="preserve">Multiple pre-edge structures in Cu K-edge x-ray absorption spectra of high-Tc cuprates revealed by high-resolution x-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gougoussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Astuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.224519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.066805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03999196v1</w:t>
+                <w:t xml:space="preserve">hal-00644382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical reconstruction of the exciton in LiF with inelastic x-ray scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James P. Reed</w:t>
+                <w:t xml:space="preserve">Quasiparticles at the Mott Transition in V2O3 : Wave Vector Dependence and Surface Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serban Smadici</w:t>
+                <w:t xml:space="preserve">E. Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen-Lin Yeh</w:t>
+                <w:t xml:space="preserve">S. Gorovikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vilmercati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (6), pp.066805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.066805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644046v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Valence Anomaly in TmTe Probed by Resonant Inelastic X-Ray Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sodium ion and cobalt charge ordering in NaxCoO2 (x∼5/6 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foury-Leylekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Poltavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Ohishi</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (11), pp.115101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.115101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.127401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03999217v1</w:t>
+                <w:t xml:space="preserve">hal-03999186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-range magnetic collapse of Fe under high pressure at high temperatures observed using x-ray emission spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamical reconstruction of the exciton in LiF with inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Abbamonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Smadici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Lin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (34), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999201v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical reconstruction of the exciton in LiF with inelastic x-ray scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chen-Lin Yeh</w:t>
+                <w:t xml:space="preserve">Pressure-Induced Valence Anomaly in TmTe Probed by Resonant Inelastic X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ohishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0801623105⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (12), pp.127401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.127401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999233v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer at the metal-insulator transition in V2O3 thin films by resonant inelastic x-ray scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-range magnetic collapse of Fe under high pressure at high temperatures observed using x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Acet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (4), pp.045132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.045132⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 78 (10), pp.100405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.100405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999259v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Ligand Interplay in Strongly Correlated Oxides: A Parametrized Phase Diagram for Pressure-Induced Spin Transitions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamical reconstruction of the exciton in LiF with inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Abbamonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Smadici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Lin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.196404⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (34), pp.12159-12163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0801623105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195213v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNCHROTRON RADIATION INSTRUMENTATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+                <w:t xml:space="preserve">Charge transfer at the metal-insulator transition in V2O3 thin films by resonant inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ilakovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (4), pp.045132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.045132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194809v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced f -electron delocalization in the U-based strongly correlated compounds UPd3 and UPd2Al3 : Resonant inelastic x-ray scattering and first-principles calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Spin-state-driven metal-insulator transition in (La,Sr)CoO3 under high-pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lengsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ph. Leininger</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vankó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tjeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (8), pp.085113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.085113⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 75 (18), pp.180401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.180401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999362v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Solid Angle Spectrometer for Inelastic X-ray Scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal-Ligand Interplay in Strongly Correlated Oxides: A Parametrized Phase Diagram for Pressure-Induced Spin Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Mattila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgy Vanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.196404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.196404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194424v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-state-driven metal-insulator transition in (La,Sr)CoO3 under high-pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Tjeng</w:t>
+                <w:t xml:space="preserve">SYNCHROTRON RADIATION INSTRUMENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Dermigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 879, pp.1837-1840</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999366v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the gamma-alpha Transition in Bulk Ce under Pressure: A Direct Investigation by Resonant Inelastic X-ray Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pressure-induced f -electron delocalization in the U-based strongly correlated compounds UPd3 and UPd2Al3 : Resonant inelastic x-ray scattering and first-principles calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yaresko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (8), pp.085113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.085113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018658v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature- and pressure-induced spin-state transitions in LaCoO3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleksi Mattila</w:t>
+                <w:t xml:space="preserve">Large Solid Angle Spectrometer for Inelastic X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gélebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Németh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Dermigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 879, pp.1837-1840</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127992v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard x-ray spectroscopy in Na x Co O 2 and superconducting Na x Co O 2 ∙ y H 2 O : Bulk Co electronic properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Localized and Delocalized Excitons: Resonant Inelastic X-Ray Scattering in La2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Collart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.075108⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (15), pp.157004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.157004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175810v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon softening in NaxCoO2 · yH2O: Implications for the Fermi surface topology and the superconducting state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Shukla</w:t>
+                <w:t xml:space="preserve">Probing the gamma-alpha Transition in Bulk Ce under Pressure: A Direct Investigation by Resonant Inelastic X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. F. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.237403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127977v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism under pressure with synchrotron radiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Baudelet</w:t>
+                <w:t xml:space="preserve">Phonon softening in NaxCoO2 · yH2O: Implications for the Fermi surface topology and the superconducting state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Astuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.02054R. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.020504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127905v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the γ-α transition in bulk Ce under pressure: a direct investigation by resonant inelastic x-ray scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+                <w:t xml:space="preserve">Magnetism under pressure with synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo d'Astuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessendro Barla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwell Kernavanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96, pp.237403/1-4</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Magnetism: A Synchrotron Radiation Approach, 697, pp.375-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211521v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the γ − α Transition in Bulk Ce under Pressure: A Direct Investigation by Resonant Inelastic X-Ray Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Temperature- and pressure-induced spin-state transitions in LaCoO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgy Vankó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Mattila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Németh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.237403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.024424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.024424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999398v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding mixed valent materials: Effects of dynamical core-hole screening in high-pressure x-ray spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Ahuja</w:t>
+                <w:t xml:space="preserve">Hard x-ray spectroscopy in Na x Co O 2 and superconducting Na x Co O 2 ∙ y H 2 O : Bulk Co electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yaresko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.081101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (7), pp.075108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.075108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999384v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized and Delocalized Excitons: Resonant Inelastic X-Ray Scattering in La2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hirofumi Ishii</w:t>
+                <w:t xml:space="preserve">Probing the γ-α transition in bulk Ce under pressure: a direct investigation by resonant inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. F. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (15), pp.157004. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 96, pp.237403/1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00128213v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence state of Tm in TmX (X = S , Se , Te) investigated by resonant inelastic x-ray scattering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Probing the γ − α Transition in Bulk Ce under Pressure: A Direct Investigation by Resonant Inelastic X-Ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnelle</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.075122⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (23), pp.237403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.96.237403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000089v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of transition-metal oxides under high pressure revealed by x-ray emission spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding mixed valent materials: Effects of dynamical core-hole screening in high-pressure x-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dallera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Wessely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colarieti-Tosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/11/001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (8), pp.081101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.081101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132402v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Transitions in Perovskite: Possible Nonconvecting Layers in the Lower Mantle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Valence state of Tm in TmX (X = S , Se , Te) investigated by resonant inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1098840⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (7), pp.075122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.075122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02914406v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe K pre-edges as revealed by resonant x-ray emission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Farges</w:t>
+                <w:t xml:space="preserve">Electronic properties of transition-metal oxides under high pressure revealed by x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mattila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.S717-S726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/11/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.235107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000112v1</w:t>
+                <w:t xml:space="preserve">hal-00132402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">f -State Occupancy at the γ − α Phase Transition of Ce-Th and Ce-Sc Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electronic Transitions in Perovskite: Possible Nonconvecting Layers in the Lower Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Delaunay</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Vanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.067402⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 305 (5682), pp.383-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1098840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000099v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02914406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of pressure-induced valence changes in YbAl2 by resonant inelastic x-ray emission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fe K pre-edges as revealed by resonant x-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 68 (24), pp.245114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.245114⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 69 (23), pp.235107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.235107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000119v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Partitioning in Earth's Mantle: Toward a Deep Lower Mantle Discontinuity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">f -State Occupancy at the γ − α Phase Transition of Ce-Th and Ce-Sc Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viktor V. Struzhkin</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1081311⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (6), pp.067402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.067402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02914412v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission spectroscopy study of the Verwey transition in Fe3O4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Gota</w:t>
+                <w:t xml:space="preserve">Configuration interaction in L2,3-edge resonant inelastic x-ray scattering spectra of CaF2 and ScAl2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dallera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (11), pp.113104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.113104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/12/318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000135v1</w:t>
+                <w:t xml:space="preserve">hal-04000146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration interaction in L2,3-edge resonant inelastic x-ray scattering spectra of CaF2 and ScAl2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId697" w:history="1">
+                <w:t xml:space="preserve">Determination of pressure-induced valence changes in YbAl2 by resonant inelastic x-ray emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dallera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Annese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palenzona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 67 (11), pp.113104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 68 (24), pp.245114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.245114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.113104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000146v1</w:t>
+                <w:t xml:space="preserve">hal-04000119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Raman scattering from the carbon K edge in polymerized C60 : experiment and theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Iron Partitioning in Earth's Mantle: Toward a Deep Lower Mantle Discontinuity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Hodeau</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor V. Struzhkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/45/307⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 300 (5620), pp.789-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1081311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000684v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02914412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inelastic x-ray scattering at the lanthanum L3 edge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Krill</w:t>
+                <w:t xml:space="preserve">X-ray emission spectroscopy study of the Verwey transition in Fe3O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kurmaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Finkelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Galakhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.045106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (12), pp.2017-2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/12/318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000690v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum dependence of fluorine K -edge core exciton in LiF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hämäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galambosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Shirley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 65 (15), pp.155111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.155111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Spectroscopy Solves an Old Puzzle: The Kondo Scale in Heavy Fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dallera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dallera</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (19), pp.196403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon anomalies at the valence transition of SmS: An inelastic x-ray-scattering study under pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">X-ray Raman scattering from the carbon K edge in polymerized C60 : experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Krisch</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.220301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (45), pp.11635-11641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/45/307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000168v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon dispersion curves in an argon single crystal at high pressure by inelastic x-ray scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Le Toullec</w:t>
+                <w:t xml:space="preserve">Resonant inelastic x-ray scattering at the lanthanum L3 edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 63 (22), pp.224306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.224306⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 66 (4), pp.045106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.045106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000724v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism of Invar alloys under pressure examined by inelastic x-ray scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Phonon anomalies at the valence transition of SmS: An inelastic x-ray-scattering study under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D’astuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krisch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 63 (13), pp.132409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.132409⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 66 (22), pp.220301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.220301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000717v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon dispersion in metallic lithium–ammonia solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Hayashi</w:t>
+                <w:t xml:space="preserve">Phonon dispersion curves in an argon single crystal at high pressure by inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuo Udagawa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0368-2048(01)00313-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (22), pp.224306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.224306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04001108v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence state of Mn in Ca-doped LaMnO3 studied by high-resolution Mn Kβ emission spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Magnetism of Invar alloys under pressure examined by inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Groot</w:t>
+                <w:t xml:space="preserve">A. Kaprolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 60 (7), pp.4665-4674. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.4665⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 63 (13), pp.132409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.132409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001166v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced High-Spin to Low-Spin Transition in FeS Evidenced by X-Ray Emission Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Plasmon dispersion in metallic lithium–ammonia solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuo Udagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Chang Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.3284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 120 (1-3), pp.113-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0368-2048(01)00313-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001141v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural α − ε phase transition in Fe monitored by x-ray emission spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hanfland</w:t>
+                <w:t xml:space="preserve">Magnetism in FeO at Megabar Pressures from X-Ray Emission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Struzhkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfu Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Hemley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ho-Kwang Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.14510⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 83 (20), pp.4101-4104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.83.4101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001153v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism in FeO at Megabar Pressures from X-Ray Emission Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ho-Kwang Mao</w:t>
+                <w:t xml:space="preserve">Pressure-Induced High-Spin to Low-Spin Transition in FeS Evidenced by X-Ray Emission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-C. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Struzhkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Badro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 83 (20), pp.4101-4104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.83.4101⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 82 (16), pp.3284-3287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.3284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001124v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth contributions to the x-ray magnetic circular dichroism at the Co K edge in rare-earth–cobalt compounds investigated by multiple-scattering calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Valence state of Mn in Ca-doped LaMnO3 studied by high-resolution Mn Kβ emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-C. Kao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ch. Brouder</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 58 (18), pp.12271-12281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.12271⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 60 (7), pp.4665-4674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.4665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001179v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray magnetic circular dichroism at the Gd L edges in Gd-Ni-Co amorphous systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Magnetic and structural α − ε phase transition in Fe monitored by x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Garcia</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaprolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hanfland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 55 (5), pp.3063-3070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.3063⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 60 (21), pp.14510-14512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.14510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001656v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spin-dependent spectral weight on magnetic circular x-ray dichroism: Applications to R(NixCo1−x)5 intermetallic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId805" w:history="1">
+                <w:t xml:space="preserve">Rare-earth contributions to the x-ray magnetic circular dichroism at the Co K edge in rare-earth–cobalt compounds investigated by multiple-scattering calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Fontaine</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartyge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58 (18), pp.12271-12281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.58.12271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray magnetic circular dichroism at the Gd L edges in Gd-Ni-Co amorphous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55 (5), pp.3063-3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.55.3063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of spin-dependent spectral weight on magnetic circular x-ray dichroism: Applications to R(NixCo1−x)5 intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1995, 51 (22), pp.15957-15963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.51.15957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21042,2060 +21310,2060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAXPES at 4th synchrotron generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Hard X-ray Photoelectron Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diamond Light source, Apr 2026, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the GALAXIES beamline at SOLEIL Synchrotron: Status and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAC Virtual workshop “Accelerating Research on Novel Approaches for Energy-Efficient Computing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLAC, Feb 2025, Stanford (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel dichroism studies on magnetic and chiral systems at the GALAXIES RIXS beamline at Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Di Frenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Hillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Synchrotron Radiation Instrumentation - SIR2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deutsches Elektronen-Synchrotron (DESY); The European XFEL, Aug 2024, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of HAXPES at GALAXIES beamline at Synchrotron SOLEIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Probing quantum materials interfaces with HAXPES at the GALAXIES beamline : results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Pacific Rim Symposium on Surfaces, Coatings and Interfaces (PacSurf 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">9th International conference on hard X-ray photoelectron spectroscopy (HAXPES-22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997405v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic phase transitions in quantum 3d materials at high pressure by RIXS : the case of SrFeO2 and BaFe2Se3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inelastic X-ray scattering to study Cultural and Natural Heritage Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Inelastic X-ray Scattering (IXS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997522v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inelastic X-ray scattering to study Cultural and Natural Heritage Samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of an in-situ, in-operando HAXPES cell for the characterization of SEI formation in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. G. Capone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sottman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Inelastic X-ray Scattering (IXS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th International conference on hard X-ray photoelectron spectroscopy (HAXPES-22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Himeji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000757v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an in-situ, in-operando HAXPES cell for the characterization of SEI formation in Li-ion batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Overview of HAXPES at GALAXIES beamline at Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on hard X-ray photoelectron spectroscopy (HAXPES-22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Himeji, Japan</w:t>
+              <w:t xml:space="preserve">AVS Pacific Rim Symposium on Surfaces, Coatings and Interfaces (PacSurf 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000788v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing quantum materials interfaces with HAXPES at the GALAXIES beamline : results and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electronic phase transitions in quantum 3d materials at high pressure by RIXS : the case of SrFeO2 and BaFe2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on hard X-ray photoelectron spectroscopy (HAXPES-22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Himeji, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Inelastic X-ray Scattering (IXS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997527v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
+              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932850v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId837" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
+              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932835v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Spectroscopie Raman X pour les matériaux anciens au Synchrotron SOLEIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">XRS at the GALAXIES beamline at SOLEIL Synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du DIM-MAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XRS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRF, Apr 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997445v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRS at the GALAXIES beamline at SOLEIL Synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nouvelle Spectroscopie Raman X pour les matériaux anciens au Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XRS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRF, Apr 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du DIM-MAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997419v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Directions in Materials Characterization with Hard X-ray Photoemission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Advanced spectroscopic techniques for complex materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Ceramics Congress (CIMTEC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">TEMPOS grand opening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPS, Dec 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997460v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Directions in Materials Characterization with HAXPES: Focus on ultrafast charge dynamics in the III-VI layered materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Electronic Spectroscopy and Structure (ICESS 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Shanghai (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemical preservation of insects in resins revisited: insight from 3D X-ray Raman scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Directions in Materials Characterization with Hard X-ray Photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPC5. Session : 3D imaging of fossils: novel approaches, advances and data management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Ceramics Congress (CIMTEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290134v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIXS at Extreme conditions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The chemical preservation of insects in resins revisited: insight from 3D X-ray Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaella Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Sahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simons Foundation RIXS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">IPC5. Session : 3D imaging of fossils: novel approaches, advances and data management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997469v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced spectroscopic techniques for complex materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">RIXS at Extreme conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEMPOS grand opening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPS, Dec 2018, Orsay, France</w:t>
+              <w:t xml:space="preserve">Simons Foundation RIXS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997450v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIXS at extreme conditions at the GALAXIES beamline</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of new high pressure magnetic phases in Fe and FeSe using x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ablett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balédent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Congress &amp; General Assembly of the International Union of Crystallography (IUCr 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">26th International Conference on High Pressure Science and Technology (AIRAPT 26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Pekin (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997494v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new high pressure magnetic phases in Fe and FeSe using x-ray emission spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Operando HAXPES at the GALAXIES beamline, SOLEIL Synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on High Pressure Science and Technology (AIRAPT 26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Pekin (Chine), China</w:t>
+              <w:t xml:space="preserve">Workshop in Operando Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Gwangju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000768v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Operando HAXPES at the GALAXIES beamline, SOLEIL Synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">RIXS at extreme conditions at the GALAXIES beamline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in Operando Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Gwangju, South Korea</w:t>
+              <w:t xml:space="preserve">24th Congress &amp; General Assembly of the International Union of Crystallography (IUCr 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997503v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in IXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st MRS Thailand International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Chiang-Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAXPES at SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Hard x-ray Photoelectron Spectroscopy (HAXPES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques spectroscopiques avancées pour l’études des systèmes corrélés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR MEETICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IXS/RIXS Studies under Extreme Conditions at the GALAXIES Beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Inelastic X-ray Scattering (IXS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23105,279 +23373,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operando HAXPES analysis of permittivity and Schottky Barrier Height of Ba0.45Sr0.55TiO3 varactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alberto Agudelo Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Pérez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wolfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Hard X-ray Photoelectron Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pilsen, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interfacial chemical processes in Pd/Y multilayers using HAXPES induced by standing waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiyi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Summer School on the Physical and Chemical Principles in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23387,301 +23655,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Pressure XAS, XMCD and IXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Absorption and X-Ray Emission Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.385-405, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118844243.ch14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Transitions in Metal Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spin-Crossover Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.527-541, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118519301.ch21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Inelastic X-Ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetism and Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133, Springer Berlin Heidelberg, pp.263-277, 2010, Springer Proceedings in Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04498-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23691,576 +23959,576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTIXS : A New Scanning Multianalyzer X-ray Emission Spectrometer at the GALAXIES Beamline at Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Berlioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence Instability of YbCu$_2$Si$_2$ through its quantum critical point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fernandez-Panella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balédent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Paolasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Verbeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic X-ray Scattering by Electronic Excitations in Solids at High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Shukla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard x-ray spectroscopy in NaxCoO2 and superconducting NaxCoO2 - yH2O: A view on the bulk Co electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yaresko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for non-conventional pairing in Na$_x$CoO$_2$$\cdot$yH$_2$O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Astuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Leininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24270,100 +24538,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dichroïsme circulaire magnétique des rayons X dans les systèmes terre rare - métal de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electrons fortement corrélés [cond-mat.str-el]. Université Joseph Fourier Grenoble, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04000894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24373,105 +24641,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly Correlated Electrons at High Pressure: An Approach by Inelastic X-ray Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00158704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId886"/>
+      <w:footerReference w:type="default" r:id="rId899"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24539,51 +24807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFB7BEC3"/>
+    <w:nsid w:val="CB615E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24770,51 +25038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pascal-rueff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3594-918X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142318159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Azzouza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288672" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ablett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Kordestani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Frenza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pgjx-znm3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prieur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Harrison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Heller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250429" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ablett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2025.2501883" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.035122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsveta Miteva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanit Saisopa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.21517" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sottmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ee03228k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448739v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Raji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengang Dong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaska Subedi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07614" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Mozhzhukhina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N.O. Gillespie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wittmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez Ramirez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manzanillas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iguaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207370" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04801911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muntada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esplandiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524008865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00360" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bednarchuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krieger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202304872" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Svanstr&#246;m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Sloboda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jesper Jacobsson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuguo Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Sokaras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Bergmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00953" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642659v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Qu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuntian Qiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangfeng Jia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-021-1808-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2022.2135959" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20192-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Popelka-Filcoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116021119" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J. Sahle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Ablett" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Efimenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235136" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.57" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Utsumi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Batisti&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shieh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dhami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ac0c27" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Yakhou-Harris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235158" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Xiong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00635-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Tai Kuo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chieh Lin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aguilera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245105" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayerbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Capone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capria" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102687" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180431v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha&#8208;pekka Lehti&#246;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Jahanshah Rad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Punkkinen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cambou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hong H Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Mazzone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dzero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. M. Abeykoon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaoka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishii" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.125701" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2008282117" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kageyama" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235138" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334732v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marsi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab8ec1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Gorji" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Saxena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Corfield" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clare" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110167" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996838v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Shao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-De Chuang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Geessinck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.115002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997068v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conlon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nem&#353;&#225;k" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palsson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089556" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997081v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Ghiasi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hariki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Winder" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kune&#353;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Regoutz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075146" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751801559X" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303298v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Snelgrove" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zehe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Lundy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravind Yadav" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5115769" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolaou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035149" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295306v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Lebert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904575116" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349087v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Defresne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800655" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125420" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997150v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Liu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Tian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Su" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201805227" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313585v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borodin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schori" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;m. M. Ablett" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shwartz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.023902" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288211v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw5019" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377524v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963022" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936245v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Lebert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.180503" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997187v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gannon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sundermann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strigari" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Utsumi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075101" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997220v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keqi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gehlmann" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rattanachata" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155149" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. William Herbert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00808" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueff Jean-Pascal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Ducher" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00272j" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364236v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Cerqueira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-Perez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024107" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01847985v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kryzhevoi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandared Pokapanich" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01783" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997230v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-T. Kuo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022379" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997253v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Utsumi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Kasinathan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Swatek" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bednarchuk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaczorowski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115155" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997173v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-C. Lin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Comes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165124" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264121v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b04344" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335822v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021536" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068296v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2018.1483648" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774982v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borgatti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Kas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155102" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708748v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Zimmermann" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Bouldi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Sikora" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2017.08.004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128452v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kaddissy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goler" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02202" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997384v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Banshchikov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ciancio" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Orgiani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600875" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997321v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conrad" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlad" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195304" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997370v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zimin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimberg" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00835" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997303v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Kryzhevoi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Nicolas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokapanich" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choksakulporn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.263003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925867v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Wu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andre" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265630" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591616v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gueye" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ceolin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993909" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467747v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lantz" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mansart" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grieger" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan," TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13917" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997616v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arora" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3627" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997606v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01998F" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997599v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Dorfman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Dutton" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Potapkin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Chumakov" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5606" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997581v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Samarai" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ulises Delgado-Jaime" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Ishii" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Hiraoka" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ku-Ding Tsuei" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06444" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997585v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1208819" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494131v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;m. Ablett" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.177001" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997865v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deppe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkort" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.201108" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997859v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kao" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014113" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572997v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sundermann" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Strigari" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Willers" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Winkler" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Prokofiev" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17937" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998417v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Peter" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Martens" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rampelberg" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toeller" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402687" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJ9HSJ9F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997846v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.013427" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913653v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chow" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Xiao" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5190" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998381v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.093001" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240502v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vobornik" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Panaccione" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fujii" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Huai Zhu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Offi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502729u" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998556v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koshmak" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banshchikov" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vergentev" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montecchi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501474e" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998515v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kushawaha" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5069" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998511v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novella Piancastelli" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124031" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998643v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jarrige" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115107" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998647v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.01.006" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LWTMD3P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00782169v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iori" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rodolakis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upton" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998667v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205132" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998686v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hansmann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toschi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sangiovanni" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolakis" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.115136" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998655v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.235123" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011119v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Panella" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paolasini" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verbeni" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999137v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.186405" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998722v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lander" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Tacon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.136401" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998709v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alliot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245113" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644400v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monza" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247201" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443878v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Haverkort" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.047401" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999144v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heathman" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonelli" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denecke" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Griveau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.201103" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644066v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.82.847" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644382v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gougoussis" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calandra" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224519" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999186v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poltavets" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.115101" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999196v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorovikov" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilmercati" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.066805" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644046v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abbamonte" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Graber" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Reed" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Smadici" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Lin Yeh" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999217v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohishi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.127401" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999201v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.100405" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999233v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reed" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0801623105" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999259v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hague" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045132" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195213v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Mattila" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Vanko" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.196404" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194809v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dermigny" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giura" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999362v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaresko" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Leininger" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.085113" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194424v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ge&#769;lebart" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999366v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lengsdorf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vank&#243;" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorenz" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tjeng" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.180401" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018658v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Hague" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127992v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Vanko&#769;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolta&#769;n Ne&#769;meth" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.024424" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175810v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.075108" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127977v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.020504" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127905v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Astuto" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessendro Barla" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwell Kernavanois" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudelet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211521v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999398v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.237403" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999384v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallera" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wessely" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colarieti-Tosti" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eriksson" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahuja" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.081101" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128213v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Collart" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leininger" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.157004" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000089v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cai" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnelle" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.075122" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132402v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattila" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanko" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/11/001" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914406v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Vanko" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1098840" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000112v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Petit" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235107" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000099v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.067402" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000119v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Annese" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palenzona" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245114" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914412v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V. Struzhkin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081311" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000135v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moewes" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kurmaev" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Finkelstein" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galakhov" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gota" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/12/318" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000146v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.113104" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000684v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Joly" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krisch" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hodeau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/45/307" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000690v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krill" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.045106" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000701v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galambosi" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Shirley" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.155111" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000697v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grioni" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrao" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196403" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000168v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;astuto" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krisch" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.220301" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000724v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sette" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Toullec" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.224306" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000717v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaprolat" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzen" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.132409" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001108v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Hayashi" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Udagawa" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chang Kao" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sette" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(01)00313-9" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNP3NKX5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001166v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyson" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Qian" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Kao" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Groot" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.4665" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001141v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Struzhkin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.3284" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001153v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanfland" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.14510" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001124v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Struzhkin" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Shu" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hemley" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.4101" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001179v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gal&#233;ra" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Giorgetti" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartyge" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.12271" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001656v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.3063" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001663v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanco" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.15957" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607887v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607924v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935225v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Frenza" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gliga" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997405v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997522v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000757v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georgiou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalecky" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cazals" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000788v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Capone" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sottman" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997527v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997445v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997419v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997460v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997533v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290134v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997469v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997450v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997494v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000768v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casula" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997503v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997474v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997483v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997510v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000771v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932184v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001640v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118844243.ch14" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001643v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118519301.ch21" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001644v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04498-4_9" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZ4WSBJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018895v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678906v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolasini" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verbeni" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343704v2" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068538v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016869v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000894v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00158704v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pascal-rueff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3594-918X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142318159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624715v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sottmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hennequart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Radi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.115388" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abdelsater" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2026.108236" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Journel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Azzouza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Goldsztejn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaudoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ablett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Kordestani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Frenza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arrio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pgjx-znm3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Berlioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prieur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Harrison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Heller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0250429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bal&#233;dent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shieh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.035122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ablett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2025.2501883" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsveta Miteva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanit Saisopa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.21517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04801911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capone" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muntada" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esplandiu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524008865" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fantin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ramos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.4c00360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Raji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengang Dong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaska Subedi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07614" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sottmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;rez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grimaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ee03228k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672833v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Mozhzhukhina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N.O. Gillespie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wittmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez Ramirez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202401413" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manzanillas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iguaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207370" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Svanstr&#246;m" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Sloboda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jesper Jacobsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuguo Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c17527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bednarchuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaczorowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krieger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Viart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Preziosi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202304872" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Gen Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bal&#233;dent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00955-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gan Qu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuntian Qiu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Tan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangfeng Jia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40843-021-1808-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;der" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2022.2135959" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Georgiou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sahle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Sokaras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Bergmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00953" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cherasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Deleporte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Popelka-Filcoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bonaduce" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2116021119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nataf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20192-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Utsumi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Batisti&#263;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bal&#233;dent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shieh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dhami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ac0c27" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Yakhou-Harris" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhesheng Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heqi Xiong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-021-00635-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265632v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph J. Sahle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Ablett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Efimenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235136" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486916v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papalazarou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.57" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682162v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ayerbe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Capone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capria" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102687" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996710v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Tai Kuo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Chieh Lin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aguilera" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.245105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03180431v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha&#8208;pekka Lehti&#246;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Jahanshah Rad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Punkkinen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cambou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hong H Lee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001113" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Mazzone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dzero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. M. Abeykoon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yamaoka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishii" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.125701" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Taleb-Ibrahimi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2008282117" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kageyama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.235138" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Gorji" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Saxena" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Corfield" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clare" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110167" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334732v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Marsi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab8ec1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996838v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Shao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-De Chuang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Geessinck" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.115002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288211v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw5019" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377524v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997081v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Ghiasi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Hariki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Winder" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kune&#353;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Regoutz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075146" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997068v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conlon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Conti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nem&#353;&#225;k" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palsson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5089556" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02315437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057751801559X" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303298v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Snelgrove" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Zehe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Lundy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravind Yadav" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5115769" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996366v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolaou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035149" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295306v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blair Lebert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Casula" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klotz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudelet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1904575116" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428217v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Martinez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodriguez-Lamas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Pla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125420" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349087v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-I Lee" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Defresne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800655" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Liu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Tian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Su" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201805227" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313585v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borodin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schori" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;m. M. Ablett" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shwartz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.023902" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708748v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Zimmermann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Bouldi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Sikora" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2017.08.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997220v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keqi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gehlmann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rattanachata" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155149" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997201v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dillon Fong" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. William Herbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00808" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107588v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rueff Jean-Pascal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Ducher" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00272j" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01847985v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kryzhevoi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandared Pokapanich" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01783" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364236v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Cerqueira" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sarmiento-Perez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Shukla" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.024107" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997253v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Utsumi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Kasinathan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Swatek" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bednarchuk" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Kaczorowski" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115155" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997173v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-C. Lin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-T. Kuo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Comes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165124" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997230v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5022379" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936245v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Lebert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.180503" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997187v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gannon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sundermann" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strigari" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Utsumi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075101" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264121v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b04344" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335822v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021536" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068296v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4998004" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997192v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08940886.2018.1483648" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774982v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Borgatti" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Berger" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua J. Kas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155102" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591616v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gueye" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Le Rhun" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ceolin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993909" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01467747v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lantz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mansart" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grieger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan," TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13917" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997384v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Koshmak" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Banshchikov" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Ciancio" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Orgiani" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600875" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997370v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zimin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimberg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b00835" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997321v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conrad" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garreau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlad" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.195304" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128452v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Kaddissy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02202" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997303v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Kryzhevoi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Nicolas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokapanich" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choksakulporn" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.263003" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925867v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Wu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giglia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2265630" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997585v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2016.1208819" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997616v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arora" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3627" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997606v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01998F" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997599v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susannah Dorfman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sian Dutton" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Potapkin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Chumakov" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5606" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Al Samarai" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ulises Delgado-Jaime" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Ishii" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomu Hiraoka" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ku-Ding Tsuei" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b06444" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998381v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.093001" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572997v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sundermann" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Strigari" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Willers" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Winkler" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Prokofiev" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17937" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998417v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Peter" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Martens" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Rampelberg" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toeller" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201402687" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FJ9HSJ9F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997846v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.013427" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494131v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rullier-Albenque" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;m. Ablett" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.177001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997865v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deppe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haverkort" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.201108" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997859v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kao" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.014113" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02913653v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Badro" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chow" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Xiao" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5190" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998511v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novella Piancastelli" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kushawaha" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124031" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240502v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vobornik" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Panaccione" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Fujii" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Huai Zhu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Offi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502729u" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998556v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koshmak" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banshchikov" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vergentev" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montecchi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501474e" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998515v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5069" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998643v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jarrige" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115107" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998647v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.01.006" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LWTMD3P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011119v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez-Panella" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braithwaite" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paolasini" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verbeni" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998686v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hansmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toschi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sangiovanni" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolakis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.115136" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998667v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iori" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rodolakis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205132" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00782169v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998655v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monaco" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.235123" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999137v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raymond" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sikora" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.186405" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998722v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lander" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Tacon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garbarino" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.136401" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998709v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alliot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245113" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644400v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monza" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudelet" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247201" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443878v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Haverkort" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.047401" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999144v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heathman" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simonelli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denecke" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Griveau" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.201103" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644066v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.82.847" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644382v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gougoussis" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calandra" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224519" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999196v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorovikov" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilmercati" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.066805" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999186v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foury-Leylekian" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Poltavets" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Lorenzo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.115101" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644046v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abbamonte" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Graber" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Reed" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Smadici" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Lin Yeh" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999217v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohishi" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.127401" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999201v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.100405" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999233v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reed" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0801623105" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999259v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hague" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045132" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999366v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lengsdorf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vank&#243;" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorenz" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tjeng" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.180401" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195213v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Mattila" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Vanko" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.196404" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194809v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morand" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Dermigny" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giura" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999362v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yaresko" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Leininger" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.085113" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194424v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ge&#769;lebart" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128213v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Collart" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leininger" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.157004" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018658v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Hague" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127977v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.020504" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127905v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Astuto" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessendro Barla" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwell Kernavanois" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Baudelet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127992v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Vanko&#769;" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolta&#769;n Ne&#769;meth" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.024424" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175810v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.075108" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211521v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999398v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.237403" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999384v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dallera" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Wessely" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colarieti-Tosti" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eriksson" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahuja" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.081101" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000089v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cai" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnelle" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.075122" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132402v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mattila" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Badro" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanko" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/11/001" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914406v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Vanko" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Monaco" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fiquet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1098840" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000112v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Petit" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.235107" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000099v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.067402" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000146v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.113104" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000119v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Annese" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palenzona" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.245114" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02914412v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor V. Struzhkin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1081311" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000135v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moewes" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kurmaev" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Finkelstein" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galakhov" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gota" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/12/318" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000701v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H&#228;m&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galambosi" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Shirley" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.155111" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000697v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grioni" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrao" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196403" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000684v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Joly" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krisch" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hodeau" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/45/307" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000690v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krill" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.045106" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000168v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;astuto" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krisch" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.220301" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000724v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Occelli" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loubeyre" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sette" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Toullec" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.224306" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000717v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaprolat" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorenzen" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.132409" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001108v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Hayashi" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuo Udagawa" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Chang Kao" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sette" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0368-2048(01)00313-9" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNP3NKX5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001124v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Struzhkin" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfu Shu" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hemley" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Kwang Mao" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.4101" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001141v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Kao" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Struzhkin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shu" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.3284" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001166v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tyson" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Qian" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Groot" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.4665" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001153v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanfland" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.14510" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001179v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gal&#233;ra" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Giorgetti" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartyge" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brouder" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.58.12271" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001656v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pizzini" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontaine" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.55.3063" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001663v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blanco" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.15957" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607887v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607924v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935225v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Frenza" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gliga" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Hillard" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997527v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000757v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertrand" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Georgiou" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cohen" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dalecky" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cazals" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000788v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Capone" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sottman" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997405v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997522v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997419v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997445v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997450v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997533v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997460v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290134v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garrouste" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997469v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000768v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casula" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997503v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997494v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997474v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997483v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997510v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000771v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400249v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alberto Agudelo Estrada" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lubin" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932184v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyi Wu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001640v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118844243.ch14" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001643v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118519301.ch21" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001644v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04498-4_9" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZ4WSBJD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018895v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678906v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Paolasini" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verbeni" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343704v2" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068538v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016869v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04000894v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00158704v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>