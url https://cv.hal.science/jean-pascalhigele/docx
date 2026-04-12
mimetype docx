--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -100,191 +100,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les réfugiés vers l’emploi. Conflits de rationalités dans la mise en œuvre d’un dispositif expérimental</w:t>
+                <w:t xml:space="preserve">La construction de l’insertion professionnelle des réfugiés comme problème public en France. Le cas d’un dispositif expérimental et ses apories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-économie du travail </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2024/2 (16), pp.87-118</w:t>
+              <w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2025/1 (18), pp.50-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506510v1</w:t>
+                <w:t xml:space="preserve">hal-05498162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de l’insertion professionnelle des réfugiés comme problème public en France. Le cas d’un dispositif expérimental et ses apories</w:t>
+                <w:t xml:space="preserve">Accompagner les réfugiés vers l’emploi. Conflits de rationalités dans la mise en œuvre d’un dispositif expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2025/1 (18), pp.50-70</w:t>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2024/2 (16), pp.87-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498162v1</w:t>
+                <w:t xml:space="preserve">hal-05506510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review &amp;quot;Face au Covid, l’enjeu du salariat&amp;quot;, edited by Claude Didry</w:t>
               </w:r>
@@ -735,278 +735,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03475015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et salariat. Ce que le confinement révèle des formes d'institution du travail.</w:t>
+                <w:t xml:space="preserve">Quelle place pour l'employeur dans le cadre d'un droit à l'emploi? Réflexion sur l'effacement de l'employeur dans l'expérimentation &amp;quot;Territoire zéro chômeur de longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.054.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02884659v1</w:t>
+                <w:t xml:space="preserve">halshs-03169408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Territoire zéro chômeur de longue durée » : les luttes d’interprétation d’un droit à l’emploi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crise sanitaire et salariat. Ce que le confinement révèle des formes d'institution du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.7427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986816v1</w:t>
+                <w:t xml:space="preserve">halshs-02884659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l'employeur dans le cadre d'un droit à l'emploi? Réflexion sur l'effacement de l'employeur dans l'expérimentation &amp;quot;Territoire zéro chômeur de longue durée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Territoire zéro chômeur de longue durée » : les luttes d’interprétation d’un droit à l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (4), pp.49-56. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Travailler dans le droit, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.054.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03169408v1</w:t>
+                <w:t xml:space="preserve">halshs-02986816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moduler les cotisations d'assurance chômage ?</w:t>
               </w:r>
@@ -1414,191 +1414,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’instrumentalisation du RSA par les employeurs: un débat révélateur d’un malentendu sur l’emploi non qualifié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le changement dans la continuité : l’activation du revenu minimum en France sous le vernis de l’innovation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.24-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dyre.002.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628239v1</w:t>
+                <w:t xml:space="preserve">hal-01627611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentalisation du RSA: un débat révélateur d'un malentendu sur l'emploi non qualifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1622,195 +1618,199 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement dans la continuité : l’activation du revenu minimum en France sous le vernis de l’innovation sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’instrumentalisation du RSA par les employeurs: un débat révélateur d’un malentendu sur l’emploi non qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Dynamiques régionales. Revue interdisciplinaire de l'IWEPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dyre.002.0024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01627611v1</w:t>
+                <w:t xml:space="preserve">hal-01628239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une instrumentalisation du RSA par les employeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2420,51 +2420,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre traductions territoriales et normalisation des expérimentations : que veut dire expérimenter des TZCLD depuis la seconde loi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2496,273 +2496,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganiser le travail d’insertion professionnelle des réfugié·es : concurrence des modèles d’activation et stéréotype du réfugié docile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire avec TZ de l’IAE en CDI : où en est le droit à l’emploi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Journées internationales de sociologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Evry, Jul 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">23èmes rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAT-Université de Lorraine; RIUESS, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639584v1</w:t>
+                <w:t xml:space="preserve">halshs-04589762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quel droit à l'emploi, quelle garantie d'emploi ? Réflexions à partir du dispositif d'expérimentation Territoire Zéro Chômeur de longue durée »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réorganiser le travail d’insertion professionnelle des réfugié·es : concurrence des modèles d’activation et stéréotype du réfugié docile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tcholakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de l’association française d’économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18ème Journées internationales de sociologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evry, Jul 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04843786v1</w:t>
+                <w:t xml:space="preserve">halshs-04639584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire avec TZ de l’IAE en CDI : où en est le droit à l’emploi ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">« Quel droit à l'emploi, quelle garantie d'emploi ? Réflexions à partir du dispositif d'expérimentation Territoire Zéro Chômeur de longue durée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAT-Université de Lorraine; RIUESS, May 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de l’association française d’économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04589762v1</w:t>
+                <w:t xml:space="preserve">halshs-04843786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les réfugié·es vers l'emploi : les conflits de modèle d'activation dans la mise en œuvre d'un dispositif expérimental</w:t>
               </w:r>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renversement de la logique de l’emploi dans le projet TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2912,51 +2912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire zéro chômeurs de longue durée : Ateliers sociaux ou Ateliers nationaux du XXIème siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3007,51 +3007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire zéro chômeurs de longue durée: une expérimentation qui révèle le difficile déplacement des frontières du pouvoir sur les fins et moyens du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème journées internationales de sociologie du travail sur le thème "Les frontières du travail : déplacements, brouillages et recompositions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Oct 2021, Lausanne, visioconférence, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3283,51 +3283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse de l'expérimentation territoriale contre le chômage de longue durée au prisme de ses enjeux et de ses contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3365,51 +3365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérimentation &amp;quot;Territoire zéro chômeur de longue durée&amp;quot; et ses contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3441,381 +3441,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03179460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CPA : des droits salariaux attachés à la personne ou (encore) à l’emploi ? Une lecture socio-économique du CPA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Dif-Pradalier</w:t>
+                <w:t xml:space="preserve">Le projet d’entreprise à but d’emploi. Peut-on faire de l'emploi sur mesure pour les chômeurs de longue durée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'ISST "Le compte personnel d'activité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bourg-la-Reine, France</w:t>
+              <w:t xml:space="preserve">15èmes journées internationales de sociologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03179916v1</w:t>
+                <w:t xml:space="preserve">halshs-03179907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modulation des cotisations d'assurance-chômage comme réponse au développement de l'emploi discontinu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le CPA : des droits salariaux attachés à la personne ou (encore) à l’emploi ? Une lecture socio-économique du CPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dif-Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivés</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "L'assurance-chômage à l'épreuve de l'emploi discontinu"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'ISST "Le compte personnel d'activité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bourg-la-Reine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03179510v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03179916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d’évolution de la protection sociale: entre rhétorique de l’universalité et pratiques de la contributivité et de la conditionnalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modulation des cotisations d'assurance-chômage comme réponse au développement de l'emploi discontinu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercongrès de l'AFS organisé par le RT6 et le RT25 "Politiques sociales et transformations du travail: dynamiques interactives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "L'assurance-chômage à l'épreuve de l'emploi discontinu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03179889v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03179510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’entreprise à but d’emploi. Peut-on faire de l'emploi sur mesure pour les chômeurs de longue durée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Béraud</w:t>
+                <w:t xml:space="preserve">Dynamiques d’évolution de la protection sociale: entre rhétorique de l’universalité et pratiques de la contributivité et de la conditionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dif-Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées internationales de sociologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Intercongrès de l'AFS organisé par le RT6 et le RT25 "Politiques sociales et transformations du travail: dynamiques interactives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03179907v1</w:t>
+                <w:t xml:space="preserve">halshs-03179889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance chômage et intermittence de l’emploi : quels droits pour les salariés à l’emploi discontinu?</w:t>
               </w:r>
@@ -3827,57 +3827,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivés</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Salariat :"L’emploi à tout prix", IDHES et IES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -4596,51 +4596,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inversion de la logique de l'emploi dans TZCLD : droit à l'emploi et émancipation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4949,77 +4949,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSA: un impact sur la demande de travail?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5061,64 +5061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation sociale comme outil de légitimation de la réforme du revenu minimum en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5433,64 +5433,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation des politiques d'insertion : émancipation du local ou recomposition de l'appareil d'Etat ? Le cas du RSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5601,204 +5601,221 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Tantot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES, France Stratégie. 2025, pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l'insertion professionnelle des réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mbiatong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albena Tcholakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Aït-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES - Direction de l'animation de la recherche, des études et des statistiques du Ministère du travail, de l'emploi et de l'insertion. 2024, pp.443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04524479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5945,51 +5962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/ilr.24781" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.040.0139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;raud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7427" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.054.0049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Casta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dif-Pradalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie F&#233;riel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dyre.002.0024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Khristova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179895v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179916v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179907v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/au-fil-du-debat/etudes/experimenter-le-droit-a-l-emploi.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenowicz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mbiatong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/ilr.24781" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.040.0139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;raud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.054.0049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Casta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dif-Pradalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie F&#233;riel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dyre.002.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Khristova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179895v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/au-fil-du-debat/etudes/experimenter-le-droit-a-l-emploi.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenowicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mbiatong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>