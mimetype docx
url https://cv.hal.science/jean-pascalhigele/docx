--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -826,187 +826,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03169408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et salariat. Ce que le confinement révèle des formes d'institution du travail.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Territoire zéro chômeur de longue durée » : les luttes d’interprétation d’un droit à l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Travailler dans le droit, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02884659v1</w:t>
+                <w:t xml:space="preserve">halshs-02986816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Territoire zéro chômeur de longue durée » : les luttes d’interprétation d’un droit à l’emploi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crise sanitaire et salariat. Ce que le confinement révèle des formes d'institution du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.7427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02986816v1</w:t>
+                <w:t xml:space="preserve">halshs-02884659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moduler les cotisations d'assurance chômage ?</w:t>
               </w:r>
@@ -2824,191 +2824,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renversement de la logique de l’emploi dans le projet TZCLD</w:t>
+                <w:t xml:space="preserve">Territoire zéro chômeurs de longue durée : Ateliers sociaux ou Ateliers nationaux du XXIème siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Le labo TZ »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « autour de territoires zéro chômeur de longue durée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clersé et Chair'ESS, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427271v1</w:t>
+                <w:t xml:space="preserve">hal-04427280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire zéro chômeurs de longue durée : Ateliers sociaux ou Ateliers nationaux du XXIème siècle ?</w:t>
+                <w:t xml:space="preserve">Le renversement de la logique de l’emploi dans le projet TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « autour de territoires zéro chômeur de longue durée »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clersé et Chair'ESS, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d’études « Le labo TZ »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427280v1</w:t>
+                <w:t xml:space="preserve">hal-04427271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire zéro chômeurs de longue durée: une expérimentation qui révèle le difficile déplacement des frontières du pouvoir sur les fins et moyens du travail</w:t>
               </w:r>
@@ -3441,381 +3441,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03179460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet d’entreprise à but d’emploi. Peut-on faire de l'emploi sur mesure pour les chômeurs de longue durée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Béraud</w:t>
+                <w:t xml:space="preserve">Dynamiques d’évolution de la protection sociale: entre rhétorique de l’universalité et pratiques de la contributivité et de la conditionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dif-Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées internationales de sociologie du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Intercongrès de l'AFS organisé par le RT6 et le RT25 "Politiques sociales et transformations du travail: dynamiques interactives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03179907v1</w:t>
+                <w:t xml:space="preserve">halshs-03179889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le CPA : des droits salariaux attachés à la personne ou (encore) à l’emploi ? Une lecture socio-économique du CPA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Dif-Pradalier</w:t>
+                <w:t xml:space="preserve">Le projet d’entreprise à but d’emploi. Peut-on faire de l'emploi sur mesure pour les chômeurs de longue durée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'ISST "Le compte personnel d'activité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bourg-la-Reine, France</w:t>
+              <w:t xml:space="preserve">15èmes journées internationales de sociologie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03179916v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03179907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modulation des cotisations d'assurance-chômage comme réponse au développement de l'emploi discontinu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le CPA : des droits salariaux attachés à la personne ou (encore) à l’emploi ? Une lecture socio-économique du CPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dif-Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Vivés</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "L'assurance-chômage à l'épreuve de l'emploi discontinu"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'ISST "Le compte personnel d'activité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bourg-la-Reine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03179510v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03179916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d’évolution de la protection sociale: entre rhétorique de l’universalité et pratiques de la contributivité et de la conditionnalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modulation des cotisations d'assurance-chômage comme réponse au développement de l'emploi discontinu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercongrès de l'AFS organisé par le RT6 et le RT25 "Politiques sociales et transformations du travail: dynamiques interactives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "L'assurance-chômage à l'épreuve de l'emploi discontinu"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03179889v1</w:t>
+                <w:t xml:space="preserve">halshs-03179510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance chômage et intermittence de l’emploi : quels droits pour les salariés à l’emploi discontinu?</w:t>
               </w:r>
@@ -4590,199 +4590,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inversion de la logique de l'emploi dans TZCLD : droit à l'emploi et émancipation du travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quoi sert encore le paritarisme? Le paritarisme n'est plus ce qu'il n'a jamais été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Grandguillaume. </w:t>
+              <w:t xml:space="preserve">Baptiste Giraud; Jérôme Pélisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérimenter le droit à l'emploi. Récits et analyses du projet Territoires zéro chômeur de longue durée</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-96, 2024, Au fil du débat-Etudes, 978-2-7013-2272-8</w:t>
+              <w:t xml:space="preserve">Le dialogue social sous contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2024, La vie des idées, 978-2-13-087251-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04589731v1</w:t>
+                <w:t xml:space="preserve">halshs-04683536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi sert encore le paritarisme? Le paritarisme n'est plus ce qu'il n'a jamais été</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inversion de la logique de l'emploi dans TZCLD : droit à l'emploi et émancipation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Baptiste Giraud; Jérôme Pélisse. </w:t>
+              <w:t xml:space="preserve">Laurent Grandguillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dialogue social sous contrôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2024, La vie des idées, 978-2-13-087251-1</w:t>
+              <w:t xml:space="preserve">Expérimenter le droit à l'emploi. Récits et analyses du projet Territoires zéro chômeur de longue durée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berger-Levrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-96, 2024, Au fil du débat-Etudes, 978-2-7013-2272-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04683536v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04589731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation paritaire interprofessionnelle à l’Unédic</w:t>
               </w:r>
@@ -5962,51 +5962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/ilr.24781" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.040.0139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;raud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.054.0049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Casta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dif-Pradalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie F&#233;riel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dyre.002.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Khristova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179895v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/au-fil-du-debat/etudes/experimenter-le-droit-a-l-emploi.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenowicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mbiatong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Tcholakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409320v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/ilr.24781" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.040.0139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03815733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;raud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.054.0049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08264-4.p.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Casta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dif-Pradalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02173881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01627611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie F&#233;riel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dyre.002.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.6500" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.086.0085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreana Khristova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulayoune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179895v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179460v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#233;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179510v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03179902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/ouvrages/administration/au-fil-du-debat/etudes/experimenter-le-droit-a-l-emploi.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aehss.machu.2021.01.0123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01610181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952268v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenowicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mbiatong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira A&#239;t-Abdesselam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>