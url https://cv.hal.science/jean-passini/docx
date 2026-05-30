--- v0 (2026-04-05)
+++ v1 (2026-05-30)
@@ -100,50 +100,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un baño ritual judío en el barrio toledano de Valdecaleros1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Odore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un baño ritual judío en el barrio toledano de Valdecaleros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Passini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -158,145 +246,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Odore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393628v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-05401247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1530,165 +1530,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05394860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apport de la métrologie dans la connaissance de la ville médiévale: des sources textuelles à l’analyse du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05396464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LA SINAGOGA DEL SOFER EN TOLEDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Passini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sefarad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05394747v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05396464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El urbanismo de Toledo entre 1478 y 1504: el convento de San Juan de los Reyes y la Judería</w:t>
               </w:r>
@@ -2099,177 +2099,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Juiverie de Tolède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire de Démographie Et d'Histoire Sociale Ladéhis-Ehess/crh Umr8558 Du Cnrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean, Passini. Éditions du Sofer, pp.142, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ciudad medieval : de la casa principal al palacio urbano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire de Démographie Et d'Histoire Sociale Ladéhis-Ehess/crh Umr8558 Du Cnrs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Passini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Passini, Jean / Izquierdo Benito, Ricardo. Passini, Jean, pp.444, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661098v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00661071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2363,868 +2363,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El inicio de la construcción del claustro gótico de la catedral de Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Yuste Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas del Séptimo congreso nacional de historia de la construcción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Santiago de Compostela, España. [219]-240 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una noria gótica en el claustro de la catedral de Toledo&amp;quot; in El siglo XV y la diversidad de las artes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Yuste Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El siglo XV y la diversidad de las artes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LAS CASAS DEL COMENDADOR GARCILASO DE LA VEGA EN SAN ROMAN Y DEL POETA GARCILASO EN SANTA LEOCADIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas de las I Jornadas Internacionales sobre Documentación Nobiliaria e Investigación en Archivos y Bibliotecas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toledo, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinagogas, baños rituales, baños públicos y cementerios. La judería de Toledo : propuesta de identicación espacial. Las Juderías en el ámbito terrítoríalbérico, historia y arqueología.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire de Démographie Et d'Histoire Sociale Ladéhis-Ehess/crh Umr8558 Du Cnrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asociación de Amigos del Museo Sefardi Asociación de Amigos del Museo Sefardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI de cultura hispanojudia y Sefardi : La judería de Toledo : un tiempo y un espacio por rehabilitar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Toledo, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa y palacios mudéjares de Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire de Démographie Et d'Histoire Sociale Ladéhis-Ehess/crh Umr8558 Du Cnrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad de Valladolid Universidad de Valladolid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mudéjares y moriscos : manifestaciones de la minoría islámica peninsular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Valladolid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El palacio dentro del palacio : problemática en torno a los salones principales mudéjares de Toledo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire de Démographie Et d'Histoire Sociale Ladéhis-Ehess/crh Umr8558 Du Cnrs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire d'Archéologie Et d'Architecture de La Ville Ou Laac Ciudad Laac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Simposio internacional Los palacios como expresíon del poder : los modelos andalusíes y su pervivencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Onda (Castellón), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los palacios como expresión del poder : los modelos andalusíes y su pervivencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Passini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los palacios como expresión del poder : los modelos andalusíes y su pervivencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Onda (Castellón), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00648216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...461 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...50 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de la maison médiévale de Tolède: apport de l’analyse spatialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Passini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe Conférence Internationale d’Histoire Urbaine: Histoire comparée des villes européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai sur la limite nord de la juiverie de Tolède aux XIV et XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Passini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El antisemitismo en España, Universidad de Castilla-La Mancha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Castilla-La Mancha, 2007, Cuenca, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05396694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urbanisme médiéval tolédan : décision des juristes mâlikites et ordonnances municipales chrétiennes de la construction au travers des fatwa-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Passini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Urbanisme dans l’Occident musulman au Moyen age. Aspects juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez, 2000, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05396330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3371,51 +3345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Passini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mermet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Odore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05395183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05395015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Rojas Rodr&#237;guez-Malo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ram&#243;n Villa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#233;nat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1992.2608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire de D&#233;mographie Et d'Histoire Sociale Lad&#233;his-Ehess/crh Umr8558 Du Cnrs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuste Gal&#225;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratorio de Arqueolog&#237;a y Arquitectura de La Ciudad Laac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Yuste Gal&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asociaci&#243;n de Amigos del Museo Sefardi Asociaci&#243;n de Amigos del Museo Sefardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universidad de Valladolid Universidad de Valladolid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire d'Arch&#233;ologie Et d'Architecture de La Ville Ou Laac Ciudad Laac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400226v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pirot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Passini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mermet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Odore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05395183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05395015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394896v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396464v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Rojas Rodr&#237;guez-Malo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ram&#243;n Villa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05394073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#233;nat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1992.2608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire de D&#233;mographie Et d'Histoire Sociale Lad&#233;his-Ehess/crh Umr8558 Du Cnrs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuste Gal&#225;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Yuste Gal&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asociaci&#243;n de Amigos del Museo Sefardi Asociaci&#243;n de Amigos del Museo Sefardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Universidad de Valladolid Universidad de Valladolid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laboratoire d'Arch&#233;ologie Et d'Architecture de La Ville Ou Laac Ciudad Laac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648216v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>