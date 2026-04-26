--- v1 (2026-03-27)
+++ v2 (2026-04-26)
@@ -2165,752 +2165,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique Numismatique (XXXVIII)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locum publice datum ex decreto decurionum : genèse et évolution du lot funéraire des Veranii à Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Severs</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Van andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.9233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438491v1</w:t>
+                <w:t xml:space="preserve">halshs-03030165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locum publice datum ex decreto decurionum : genèse et évolution du lot funéraire des Veranii à Pompéi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique Numismatique (XXXVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Van andringa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.171-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-03030165v1</w:t>
+                <w:t xml:space="preserve">hal-04438491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locum publice datum ex decreto decurionum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Van Andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.9233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique Numismatique (XXXVII)</w:t>
+                <w:t xml:space="preserve">Chronique numismatique (XXXVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 433 (5), pp.227-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.433.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438474v1</w:t>
+                <w:t xml:space="preserve">hal-02909866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique numismatique (XXXVII)</w:t>
+                <w:t xml:space="preserve">Chronique Numismatique (XXXVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101 (433), pp.227-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.433.0227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02909866v1</w:t>
+                <w:t xml:space="preserve">hal-04438474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique numismatique (XXXVI)</w:t>
+                <w:t xml:space="preserve">UNIVERSITÉ DE LILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (428), pp.247-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494139v1</w:t>
+                <w:t xml:space="preserve">hal-04445791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNIVERSITÉ DE LILLE</w:t>
+                <w:t xml:space="preserve">Chronique numismatique (XXXVI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428 (5), pp.247-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.428.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445791v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitations coulées de dupondii de Trajan : un complément</w:t>
               </w:r>
@@ -3820,131 +3820,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique numismatique (XXXII)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une fibule monétiforme carolingienne à l’effigie d’Élagabale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Severs</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.269-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494120v1</w:t>
+                <w:t xml:space="preserve">hal-02494241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique Numismatique (XXXII)</w:t>
               </w:r>
@@ -4019,217 +3997,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trésor monétaire de Bierne-Socx (Nord, France) : un dépôt de bronzes du Haut-Empire découvert en contexte archéologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Delas</w:t>
+                <w:t xml:space="preserve">Chronique numismatique (XXXII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 408 (5), pp.249-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.408.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494234v1</w:t>
+                <w:t xml:space="preserve">hal-02494120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fibule monétiforme carolingienne à l’effigie d’Élagabale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le trésor monétaire de Bierne-Socx (Nord, France) : un dépôt de bronzes du Haut-Empire découvert en contexte archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Berthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (2), pp.269-274</w:t>
+              <w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.27-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494241v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique Numismatique (XXXI)</w:t>
               </w:r>
@@ -5461,254 +5461,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Duday</w:t>
+                <w:t xml:space="preserve">Paysage funéraire et suburbium d’une ville romaine de Gaule. Opération triannuelle sur la périphérie orientale de la ville romaine de Lugdunum des Convènes : le site de Saint-Just.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William van Andringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vinco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962922v1</w:t>
+                <w:t xml:space="preserve">hal-02401879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage funéraire et suburbium d’une ville romaine de Gaule. Opération triannuelle sur la périphérie orientale de la ville romaine de Lugdunum des Convènes : le site de Saint-Just.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Van Andringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02401879v1</w:t>
+                <w:t xml:space="preserve">hal-03962922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2017 (21/08-30/09/2017). Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av. – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera. Fouille de deux secteurs de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille 3 (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation du laboratoire d’anthropologie de Bordeaux, la société Archeodunum, le Helsinki Collegium for Advanced Studies et l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
               </w:r>
@@ -5746,51 +5746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5906,51 +5906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF865DBA"/>
+    <w:nsid w:val="ED270DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6137,51 +6137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-patrick-duchemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-8621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243722117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03645313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis P. Iossif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Severs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.439.0171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van&#160;andringa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SCZHBPXN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.433.0227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montembault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0257" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.418.0229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.403.0313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401879v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vinco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-patrick-duchemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-8621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243722117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03645313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis P. Iossif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Severs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.439.0171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van&#160;andringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SCZHBPXN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.433.0227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montembault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0257" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.418.0229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.403.0313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vinco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>