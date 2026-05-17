--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1057,268 +1057,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coins in funerary contexts: towards a paradigm shift. contribution of recent excavations to the redefinition of a concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boulogne-sur-Mer et la Morinie occidentale : premières approches de la circulation monétaire d'un centre urbain et de sa périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference "A coin for the dead. Coins for the living. Charon’s obol: the end of a Myth?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.27-44, 2020, The Journal of Archaeological Numismatics 9</w:t>
+              <w:t xml:space="preserve">O. BLAMANGIN, A. DEMON &amp; CHR.HOËT-VAN CAUWENBERGHE, Boulogne-sur-Mer antique, entre terre et mer. Gesoriacum-Bononia, le port et son arrière-pays (Archaiologia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.219-249, 2020, 978-2-7574-3025-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494277v1</w:t>
+                <w:t xml:space="preserve">hal-04443668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulogne-sur-Mer et la Morinie occidentale : premières approches de la circulation monétaire d’un centre urbain et de sa périphérie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coins in funerary contexts: towards a paradigm shift. contribution of recent excavations to the redefinition of a concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Christine Hoët-van Cauwenberghe. </w:t>
+              <w:t xml:space="preserve">Jean-Marc Doyen; Jean-Patrick Duchemin; Panagiotis P. Iossif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boulogne-sur-Mer antique, entre terre et mer. Gesoriacum-Bononia le port et son arrière-pays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.219-241, 2020, Coll. Archaiologia, 2-7574-3025-4</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference "A coin for the dead. Coins for the living. Charon’s obol: the end of a Myth?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.27-44, 2020, The Journal of Archaeological Numismatics 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909871v1</w:t>
+                <w:t xml:space="preserve">hal-02494277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulogne-sur-Mer et la Morinie occidentale : premières approches de la circulation monétaire d'un centre urbain et de sa périphérie</w:t>
+                <w:t xml:space="preserve">Boulogne-sur-Mer et la Morinie occidentale : premières approches de la circulation monétaire d’un centre urbain et de sa périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Blamangin; Angélique Demon; Christine Hoët-van Cauwenberghe. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O. BLAMANGIN, A. DEMON &amp; CHR.HOËT-VAN CAUWENBERGHE, Boulogne-sur-Mer antique, entre terre et mer. Gesoriacum-Bononia, le port et son arrière-pays (Archaiologia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.219-249, 2020, 978-2-7574-3025-5</w:t>
+              <w:t xml:space="preserve">Boulogne-sur-Mer antique, entre terre et mer. Gesoriacum-Bononia le port et son arrière-pays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.219-241, 2020, Coll. Archaiologia, 2-7574-3025-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443668v1</w:t>
+                <w:t xml:space="preserve">hal-02909871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de l’obole à Charon : historique d’un projet</w:t>
               </w:r>
@@ -2165,752 +2165,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locum publice datum ex decreto decurionum : genèse et évolution du lot funéraire des Veranii à Pompéi</w:t>
+                <w:t xml:space="preserve">Locum publice datum ex decreto decurionum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Van andringa</w:t>
+                <w:t xml:space="preserve">William Van Andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 132 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefra.9233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03030165v1</w:t>
+                <w:t xml:space="preserve">hal-05006738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique Numismatique (XXXVIII)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locum publice datum ex decreto decurionum : genèse et évolution du lot funéraire des Veranii à Pompéi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Severs</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Van andringa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.9233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438491v1</w:t>
+                <w:t xml:space="preserve">halshs-03030165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locum publice datum ex decreto decurionum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique Numismatique (XXXVIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Van Andringa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.171-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05006738v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique numismatique (XXXVII)</w:t>
+                <w:t xml:space="preserve">Chronique Numismatique (XXXVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101 (433), pp.227-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909866v1</w:t>
+                <w:t xml:space="preserve">hal-04438474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique Numismatique (XXXVII)</w:t>
+                <w:t xml:space="preserve">Chronique numismatique (XXXVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 433 (5), pp.227-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.433.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438474v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNIVERSITÉ DE LILLE</w:t>
+                <w:t xml:space="preserve">Chronique numismatique (XXXVI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 428 (5), pp.247-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.428.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445791v1</w:t>
+                <w:t xml:space="preserve">hal-02494139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique numismatique (XXXVI)</w:t>
+                <w:t xml:space="preserve">UNIVERSITÉ DE LILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (428), pp.247-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.428.0247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02494139v1</w:t>
+                <w:t xml:space="preserve">hal-04445791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitations coulées de dupondii de Trajan : un complément</w:t>
               </w:r>
@@ -3820,615 +3820,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une fibule monétiforme carolingienne à l’effigie d’Élagabale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique Numismatique (XXXII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Berthod</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (2), pp.269-274</w:t>
+              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (408), pp.249-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494241v1</w:t>
+                <w:t xml:space="preserve">hal-04464465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique Numismatique (XXXII)</w:t>
+                <w:t xml:space="preserve">Chronique numismatique (XXXII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 408 (5), pp.249-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.408.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464465v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique numismatique (XXXII)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+                <w:t xml:space="preserve">Le trésor monétaire de Bierne-Socx (Nord, France) : un dépôt de bronzes du Haut-Empire découvert en contexte archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.27-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494120v1</w:t>
+                <w:t xml:space="preserve">hal-02494234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trésor monétaire de Bierne-Socx (Nord, France) : un dépôt de bronzes du Haut-Empire découvert en contexte archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une fibule monétiforme carolingienne à l’effigie d’Élagabale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Archæological Numismatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.27-66</w:t>
+              <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (2), pp.269-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494234v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique Numismatique (XXXI)</w:t>
+                <w:t xml:space="preserve">Chronique numismatique (XXXI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 403 (4), pp.313-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.403.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466921v1</w:t>
+                <w:t xml:space="preserve">hal-02494114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique numismatique (XXXI)</w:t>
+                <w:t xml:space="preserve">Chronique Numismatique (XXXI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Severs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord - Archéologie de la Picardie et du Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (403), pp.313-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.403.0313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02494114v1</w:t>
+                <w:t xml:space="preserve">hal-04466921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur le rite dit de l’« obole à charon » à partir de l’exemple de la nécropole tardo-antique de Nempont-Saint-Firmin (Pas-de-Calais, France)</w:t>
               </w:r>
@@ -4589,1086 +4589,1099 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée de la domus &amp;quot;Saint-Denis&amp;quot; (campagne 2024). Rapport d'opération</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2025. Rapport d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lecroq</w:t>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lepert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Caux Seine Agglo. 2025, 177 p</w:t>
+                <w:t xml:space="preserve">Emilie Arseneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2026, pp.541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006142v1</w:t>
+                <w:t xml:space="preserve">hal-05620242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur l'atelier de formation &amp;quot;Instrumentum métallique et monnaies : inventaire, conservation, restauration et valorisation&amp;quot; (17-21 février 2025)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée de la domus &amp;quot;Saint-Denis&amp;quot; (campagne 2024). Rapport d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine Agglo. 2025, 177 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamel Hajji</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-05559287v1</w:t>
+                <w:t xml:space="preserve">hal-05006142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+                <w:t xml:space="preserve">Rapport sur l'atelier de formation &amp;quot;Instrumentum métallique et monnaies : inventaire, conservation, restauration et valorisation&amp;quot; (17-21 février 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Androuin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noémie Lecroq</w:t>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn de Larminat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Mokni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.165</w:t>
+              <w:t xml:space="preserve">Institut national du patrimoine de Tunisie; Université de Sfax (Faculté des Lettres et Sciences Humaines); Centre Camille Jullian (CCJ UMR 7299); Ecole pratique des hautes études (EPHE); Ambassade de France en Tunisie (Service de Coopération et d’Action Culturelle); Institut de recherche sur le Maghreb contemporain (MEAE-CNRS, UAR 3077)). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04684417v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Azzaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Bertrand-de-Comminges/Valcabrère : entre ville et campagne. Archéologie d’un territoire de la Protohistoire à aujourd’hui (2021-2023)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-05209445v1</w:t>
+                <w:t xml:space="preserve">hal-04684417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2021. Rapport final d'opération programmée. Pompéi Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc, Université PSL), l’UMR 5199 du CNRS PACEA et le Parco Archeologico di Pompei. Avec le soutien de l’Institut Universitaire de France et de la Fondation Simone et Cino Del Duca. Sous la direction de William Van Andringa (École Pratique des Hautes Études, UMR 8546 CNRS ENS-Paris AOrOc, Université PSL et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA). Pompéi, 2 volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Van Andringa</w:t>
+                <w:t xml:space="preserve">Saint-Bertrand-de-Comminges/Valcabrère : entre ville et campagne. Archéologie d’un territoire de la Protohistoire à aujourd’hui (2021-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William van Andringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coupeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duday</w:t>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anselme Cormier</w:t>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aoroc, EPHE, PSL Université Paris, EFR, Arpamed, IUF, Ministero Per I Beni E Le Attivatà Culturali, Pacea UMR 5199. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Occitanie. 2022, pp.1282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964415v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2019. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av. – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa (École Pratique des Hautes Études et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA, université de Bordeaux). 2 Volumes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2021. Rapport final d'opération programmée. Pompéi Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc, Université PSL), l’UMR 5199 du CNRS PACEA et le Parco Archeologico di Pompei. Avec le soutien de l’Institut Universitaire de France et de la Fondation Simone et Cino Del Duca. Sous la direction de William Van Andringa (École Pratique des Hautes Études, UMR 8546 CNRS ENS-Paris AOrOc, Université PSL et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA). Pompéi, 2 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Van Andringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
+                <w:t xml:space="preserve">Philippe Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+                <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aoroc, EPHE, PSL, EFR, Arpamed, IUF, Eveha International, Soprintendenza archeologica di Pompei. 2019</w:t>
+              <w:t xml:space="preserve">Aoroc, EPHE, PSL Université Paris, EFR, Arpamed, IUF, Ministero Per I Beni E Le Attivatà Culturali, Pacea UMR 5199. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962973v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage funéraire et suburbium d’une ville romaine de Gaule. Opération triannuelle sur la périphérie orientale de la ville romaine de Lugdunum des Convènes : le site de Saint-Just.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William van Andringa</w:t>
+                <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2019. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av. – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’École Pratique des Hautes Études (UMR 8546 CNRS ENS-Paris AOrOc), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa (École Pratique des Hautes Études et Institut Universitaire de France) et Henri Duday (UMR 5199 du CNRS PACEA, université de Bordeaux). 2 Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Van Andringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+                <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Vinco</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2018</w:t>
+                <w:t xml:space="preserve">Sabrina Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aoroc, EPHE, PSL, EFR, Arpamed, IUF, Eveha International, Soprintendenza archeologica di Pompei. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401879v1</w:t>
+                <w:t xml:space="preserve">hal-03962973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2018. Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av . – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera Pompéi - Fouille de la nécropole romaine de Porta Nocera Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation de la fondation ARPAMED, du laboratoire d’anthropologie de Bordeaux, de la société Archeodunum et de l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Van Andringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arpamed, EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5688,157 +5701,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysage funéraire et suburbium d’une ville romaine de Gaule. Opération triannuelle sur la périphérie orientale de la ville romaine de Lugdunum des Convènes : le site de Saint-Just.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William van Andringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vinco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">POMPÉI PORTA NOCERA – Campagne 2017 (21/08-30/09/2017). Rapport final d'opération d'archéologie programmée. NAISSANCE ET DÉVELOPPEMENT D’UN PAYSAGE FUNÉRAIRE ROMAIN (Ier siècle av. – Ier siècle apr. J.-C.). Aux portes de la ville et le long de la route de Nocera. Fouille de deux secteurs de la nécropole romaine de Porta Nocera. Programme de recherche de l’École française de Rome en collaboration avec l’université de Lille 3 (Centre de recherches Halma), la société archéologique Evéha International et la Soprintendenza archeologica di Pompei. Avec la participation du laboratoire d’anthropologie de Bordeaux, la société Archeodunum, le Helsinki Collegium for Advanced Studies et l’Institut Universitaire de France. Sous la direction de William Van Andringa, Thomas Creissen et Henri Duday. Pompéi, 2 volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Van Andringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EFR, Eveha International, Université de Lille 3, Soprintendenza Archeologica di Pompei, IUF. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5906,51 +6024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED270DD2"/>
+    <w:nsid w:val="960E9800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6137,51 +6255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-patrick-duchemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-8621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243722117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03645313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis P. Iossif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Severs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.439.0171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van&#160;andringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SCZHBPXN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.433.0227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montembault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0257" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.418.0229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494241v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464465v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.403.0313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vinco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-patrick-duchemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1490-8621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243722117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03645313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LILUH047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis P. Iossif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William van Andringa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h41" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438509v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Severs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03644091v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.439.0171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van Andringa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SCZHBPXN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Van&#160;andringa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.433.0227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montembault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.428.0107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0257" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.418.0229" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.408.0249" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494241v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthod" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494114v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.403.0313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arseneault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Hajji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bianco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401879v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vinco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>