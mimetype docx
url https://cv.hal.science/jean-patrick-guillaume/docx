--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -710,165 +710,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms des langues en arabe</w:t>
+                <w:t xml:space="preserve">Un homme nommé 'Af‛al : Sībawayhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 31 (2), pp.49-66</w:t>
+              <w:t xml:space="preserve">, 2009, 31 (1), pp.171-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00527277v1</w:t>
+                <w:t xml:space="preserve">halshs-00527249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme nommé 'Af‛al : Sībawayhi</w:t>
+                <w:t xml:space="preserve">Les noms des langues en arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 31 (1), pp.171-187</w:t>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.49-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00527249v1</w:t>
+                <w:t xml:space="preserve">halshs-00527277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exemple dans quelques traditions grammaticales (formes, fonctionnement, types)</w:t>
               </w:r>
@@ -1235,833 +1235,833 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Islamica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 76, p. 151--161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grammaire arabe étendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42-1, pp.7-114, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hel.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The parts of speech in the Arabic grammatical tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des parties du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.475-490, 2020, Orbis Supplementa, 978-90-429-3952-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1q26rqj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortunes de grammairiens : petite chronique scandaleuse des grammairiens arabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammaticalia. Hommage à Bernard Colombat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-264, 2019, Collection Langages, 979-10-362-0085-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.12141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affaire Quṭrub : grammaire arabe et 'pataphysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentina Bisconti; Annamaria Curca; Rossanas De Angelis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de la Sorbonne nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-76, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining the word within the Arabic grammatical tradition : Astarābāḏī's predicament</w:t>
+                <w:t xml:space="preserve">Le 'syndrome akalū-ni l-barāġīṯ' et les ambiguïtés de la tradition grammaticale arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lancioni, G. et Bettini, L. (eds). </w:t>
+              <w:t xml:space="preserve">Avram, A. et al. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Word in Arabic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.49-68, 2011</w:t>
+              <w:t xml:space="preserve">A Festschrift for Nadia Anghelescu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura Universităţii din Bucureşti, pp.278-296, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00737227v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 'syndrome akalū-ni l-barāġīṯ' et les ambiguïtés de la tradition grammaticale arabe</w:t>
+                <w:t xml:space="preserve">Defining the word within the Arabic grammatical tradition : Astarābāḏī's predicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Avram, A. et al. (eds). </w:t>
+              <w:t xml:space="preserve">Lancioni, G. et Bettini, L. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Festschrift for Nadia Anghelescu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editura Universităţii din Bucureşti, pp.278-296, 2011</w:t>
+              <w:t xml:space="preserve">The Word in Arabic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.49-68, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00737228v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques avatars du géant au tronc d'arbre, dans la littérature épique arabe et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lalomia, G. et Pioletti, A. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medioevo romanzo e orientale : Temi e motivi epico-cavallereschi fra Oriente e Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rubbettino, pp.173-188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical Tradition: approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Versteegh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Arabic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.175-182, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabic Grammatical tradition : approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Versteegh, K. et al. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Arabic Linguistics 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.175-182, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737225v1</w:t>
-              </w:r>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">hal-03963754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3075,51 +3075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Na&#239;m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2737" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2018016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.205.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.205.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26rqj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revues.armand-colin.com/lettres-langues/langages/langages-ndeg-205-12017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kouloughli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Na&#239;m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Guillaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.2737" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2018016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.205.0059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.205.0011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301087v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967911v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26rqj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.12141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revues.armand-colin.com/lettres-langues/langages/langages-ndeg-205-12017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kouloughli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>